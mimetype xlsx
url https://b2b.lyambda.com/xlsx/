--- v0 (2026-04-14)
+++ v1 (2026-06-08)
@@ -12,497 +12,278 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="994">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
   <si>
     <t>LYAMBDA</t>
   </si>
   <si>
     <t>8 (800) 707 15 73, Пн-Пт: 10:00-18:00, Cб-Вс: Выходной</t>
   </si>
   <si>
-    <t>Цены и остатки действительны на 14.04.2026 16:43</t>
+    <t>Цены и остатки действительны на 08.06.2026 05:22</t>
   </si>
   <si>
     <t>Код товара</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t>┣ Logitech (16)</t>
-[...2 lines deleted...]
-    <t>┣━ Мыши (7)</t>
+    <t>┣ Logitech (8)</t>
+  </si>
+  <si>
+    <t>┣━ Мыши (4)</t>
   </si>
   <si>
     <t>НФ-00023791</t>
   </si>
   <si>
     <t>910-004646</t>
   </si>
   <si>
     <t>Мышь беспроводная Logitech M170, Grey [910-004646]</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
-    <t>НФ-00016896</t>
-[...25 lines deleted...]
-  <si>
     <t>НФ-00016875</t>
   </si>
   <si>
     <t>910-004924</t>
   </si>
   <si>
     <t>Мышь беспроводная Logitech M330 SILENT PLUS, Black [910-004924]</t>
   </si>
   <si>
     <t>НФ-00023794</t>
   </si>
   <si>
     <t>910-003357</t>
   </si>
   <si>
     <t>Мышь проводная Logitech B100 Black [910-003357]</t>
   </si>
   <si>
     <t>НФ-00023793</t>
   </si>
   <si>
     <t>910-001793</t>
   </si>
   <si>
     <t>Мышь проводная Logitech M90 Dark Grey [910-001793]</t>
   </si>
   <si>
-    <t>┣━ Гарнитуры (2)</t>
-[...41 lines deleted...]
-    <t>Мышь проводная игровая Logitech G102 LIGHTSYNC, Black [910-005808]</t>
+    <t>┣━ Мыши игровые (1)</t>
   </si>
   <si>
     <t>НФ-00019764</t>
   </si>
   <si>
     <t>910-005809</t>
   </si>
   <si>
     <t>Мышь проводная игровая Logitech G102 LIGHTSYNC, White [910-005809]</t>
   </si>
   <si>
-    <t>┣━ VC (3)</t>
-[...8 lines deleted...]
-    <t>Микрофон Logitech Rally Mic Pod Graphite [989-000430]</t>
+    <t>┣━ VC (2)</t>
   </si>
   <si>
     <t>НФ-00028344</t>
   </si>
   <si>
     <t>960-001102</t>
   </si>
   <si>
     <t>Система для видеоконференций Logitech MeetUp [960-001102]</t>
   </si>
   <si>
     <t>НФ-00018870</t>
   </si>
   <si>
     <t>960-001311</t>
   </si>
   <si>
     <t>Система для видеоконференций Logitech Rally Bar, Graphite [960-001311]</t>
   </si>
   <si>
     <t>┣━ Презентеры (1)</t>
   </si>
   <si>
     <t>НФ-00034504</t>
   </si>
   <si>
     <t>910-004867</t>
   </si>
   <si>
     <t>Презентер Logitech Spotlight Presentation Remote [910-004867]</t>
   </si>
   <si>
-    <t>┣ ORICO (9)</t>
-[...112 lines deleted...]
-  <si>
     <t>┣ Ноутбуки (3)</t>
   </si>
   <si>
     <t>┣━ Ноутбуки Lenovo (3)</t>
   </si>
   <si>
     <t>┣━━ Commercial (3)</t>
   </si>
   <si>
     <t>НФ-00034584</t>
   </si>
   <si>
     <t>21M5S0JG00</t>
   </si>
   <si>
     <t>Ноутбук Lenovo Thinkpad E16 G2 &lt;21M5S0JG00&gt; AMD Ryzen 7 7735HS/16Gb/512Gb SSD/16.0 WUXGA IPS 300nits/Backlit/Cam FHD/FPR/NO OS</t>
   </si>
   <si>
     <t>Lenovo</t>
   </si>
   <si>
     <t>НФ-00034667</t>
   </si>
   <si>
     <t>21SSS27D00</t>
   </si>
   <si>
     <t>Ноутбук Lenovo Thinkpad E16 Gen 3 &lt;21SSS27D00&gt; Ultra 5 225H/16Gb/512Gb SSD/16.0 WUXGA IPS 300nits/Backlit/Cam FHD IR/FPR/No OS</t>
   </si>
   <si>
     <t>НФ-00034665</t>
   </si>
   <si>
     <t>21ML0089US</t>
   </si>
   <si>
     <t>Ноутбук Lenovo ThinkPad T14 G5 &lt;21ML0089US&gt; Ultra 7-155U/16GB/512GB SSD/14.0 WUXGA IPS 400nits /Backlit/Cam 5MP/FPR/ W11 Pro</t>
   </si>
   <si>
-    <t>┣ LYAMBDA (212)</t>
+    <t>┣ LYAMBDA (172)</t>
   </si>
   <si>
     <t>┣━ Автомобильные зарядные устройства (2)</t>
   </si>
   <si>
     <t>НФ-00016770</t>
   </si>
   <si>
     <t>LS-A30</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Lyambda 30Вт USB-A (QC3.0) Aluminum LS-A30 Space grey</t>
   </si>
   <si>
     <t>НФ-00016772</t>
   </si>
   <si>
     <t>LWC-201</t>
   </si>
   <si>
     <t>Автомобильный держатель для телефона с функцией беспроводной зарядки Lyambda LWC-201</t>
   </si>
   <si>
-    <t>┣━ Сетевые зарядные устройства (3)</t>
-[...8 lines deleted...]
-    <t>Cетевое зарядное устройство Lyambda 45Вт GaN c 2-мя выходами (PD+QC3.0) SLT-45</t>
+    <t>┣━ Сетевые зарядные устройства (2)</t>
   </si>
   <si>
     <t>НФ-00017696</t>
   </si>
   <si>
     <t>SLT-100</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Lyambda 100Вт GaN c 4-мя выходами (2xUSB-C PD100W + 2xUSB-A QC 30W) SLT-100</t>
   </si>
   <si>
     <t>НФ-00017695</t>
   </si>
   <si>
     <t>SLT-100-Pro</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Lyambda 100Вт Pro GaN c 4-мя выходами (2xUSB-C PD100W + 2xUSB-A QC 65W) SLT-100-Pro</t>
   </si>
   <si>
-    <t>┣━ Портативные колонки (4)</t>
-[...17 lines deleted...]
-    <t>Портативная колонка с Bluetooth 5.3 и светодиодной подсветкой, 8Вт, LYAMBDA, чёрный [LBS201-BK]</t>
+    <t>┣━ Портативные колонки (2)</t>
   </si>
   <si>
     <t>НФ-00017530</t>
   </si>
   <si>
     <t>LBS101-GR</t>
   </si>
   <si>
     <t>Портативная колонка с Bluetooth 5.3, 6Вт, LYAMBDA, зелёный [LBS101-GR]</t>
   </si>
   <si>
     <t>НФ-00017531</t>
   </si>
   <si>
     <t>LBS101-BK</t>
   </si>
   <si>
     <t>Портативная колонка с Bluetooth 5.3, 6Вт, LYAMBDA, чёрный [LBS101-BK]</t>
   </si>
   <si>
-    <t>┣━ Ремешки для часов (88)</t>
+    <t>┣━ Ремешки для часов (84)</t>
   </si>
   <si>
     <t>┣━━ Ремешки для Apple Watch 38-40мм (30)</t>
   </si>
   <si>
     <t>┣━━━ Силикон Apple Watch 38-40мм (14)</t>
   </si>
   <si>
     <t>НФ-00028711</t>
   </si>
   <si>
     <t>DS-APS08-40-BL</t>
   </si>
   <si>
     <t>Силиконовый ремешок для Apple Watch 38/40/41 mm LYAMBDA ALTAIR DS-APS08-40-BL Blue</t>
   </si>
   <si>
     <t>НФ-00028717</t>
   </si>
   <si>
     <t>DS-APS08-40-RD</t>
   </si>
   <si>
     <t>Силиконовый ремешок для Apple Watch 38/40/41 mm LYAMBDA ALTAIR DS-APS08-40-RD Red</t>
   </si>
@@ -944,101 +725,83 @@
   <si>
     <t>┣━━━ Кожа Apple Watch 42-44мм (1)</t>
   </si>
   <si>
     <t>НФ-00028630</t>
   </si>
   <si>
     <t>DSP-03-44</t>
   </si>
   <si>
     <t>Кожаный ремешок для Apple Watch 42/44/45 mm LYAMBDA MINKAR DSP-03-44 Black</t>
   </si>
   <si>
     <t>┣━━━ Нерж сталь Apple Watch 42-44мм (1)</t>
   </si>
   <si>
     <t>НФ-00028745</t>
   </si>
   <si>
     <t>DSG-42-44-BL</t>
   </si>
   <si>
     <t>Ремешок из нержавеющей стали для Apple Watch 42/44/45/49 mm Lyambda Premium Canopus DSG-42-44-BL Blue</t>
   </si>
   <si>
-    <t>┣━━ Универсальные ремешки 22мм (18)</t>
-[...2 lines deleted...]
-    <t>┣━━━ Нейлон 22мм (9)</t>
+    <t>┣━━ Универсальные ремешки 22мм (16)</t>
+  </si>
+  <si>
+    <t>┣━━━ Нейлон 22мм (7)</t>
   </si>
   <si>
     <t>НФ-00017808</t>
   </si>
   <si>
     <t>DSN-19-22-PK</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 22 mm LYAMBDA NAVI DSN-19-22-PK Pink</t>
   </si>
   <si>
-    <t>НФ-00017792</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00017795</t>
   </si>
   <si>
     <t>DSN-13-22-LVT</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 22 mm LYAMBDA PLEIONE DSN-13-22-LVT Light purple</t>
   </si>
   <si>
     <t>НФ-00017801</t>
   </si>
   <si>
     <t>DSN-13-22-PK</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 22 mm LYAMBDA PLEIONE DSN-13-22-PK Pink/White</t>
   </si>
   <si>
-    <t>НФ-00017791</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00017800</t>
   </si>
   <si>
     <t>DSN-13-22-VT</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 22 mm LYAMBDA PLEIONE DSN-13-22-VT Purple/White</t>
   </si>
   <si>
     <t>НФ-00017781</t>
   </si>
   <si>
     <t>DS-GN-03-22-2</t>
   </si>
   <si>
     <t>Универсальный ремешок из нейлона для часов 22 mm LYAMBDA VEGA DS-GN-03-22-2 Gray-green</t>
   </si>
   <si>
     <t>НФ-00017780</t>
   </si>
   <si>
     <t>DS-GN-03-22-3</t>
   </si>
   <si>
     <t>Универсальный ремешок из нейлона для часов 22 mm LYAMBDA VEGA DS-GN-03-22-3 Gray-pink</t>
@@ -1121,63 +884,54 @@
   <si>
     <t>Универсальный кожаный ремешок для часов 22 mm LYAMBDA NEMBUS LWA-S41-22-RD Red</t>
   </si>
   <si>
     <t>┣━━━ Силикон 22мм (2)</t>
   </si>
   <si>
     <t>НФ-00017835</t>
   </si>
   <si>
     <t>DSJ-01-05T-22-RD</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 22 mm LYAMBDA ALTAIR DSJ-01-05T-22-RD Red</t>
   </si>
   <si>
     <t>НФ-00017828</t>
   </si>
   <si>
     <t>DSJ-01-06T-22-LP</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 22 mm LYAMBDA ALTAIR DSJ-01-06T-22-LP Light pink</t>
   </si>
   <si>
-    <t>┣━━ Универсальные ремешки 20мм (21)</t>
-[...11 lines deleted...]
-    <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-OB Orange/Black</t>
+    <t>┣━━ Универсальные ремешки 20мм (19)</t>
+  </si>
+  <si>
+    <t>┣━━━ Нейлон 20мм (14)</t>
   </si>
   <si>
     <t>НФ-00028467</t>
   </si>
   <si>
     <t>DSN-19-20-PK</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-PK Pink</t>
   </si>
   <si>
     <t>НФ-00028470</t>
   </si>
   <si>
     <t>DSN-19-20-RD</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-RD Red</t>
   </si>
   <si>
     <t>НФ-00028471</t>
   </si>
   <si>
     <t>DSN-19-20-WR</t>
   </si>
@@ -1262,111 +1016,102 @@
   <si>
     <t>DSN-13-20-VT</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 20 mm LYAMBDA PLEIONE DSN-13-20-VT Purple/White</t>
   </si>
   <si>
     <t>НФ-00028440</t>
   </si>
   <si>
     <t>DS-GN-03-20-2</t>
   </si>
   <si>
     <t>Универсальный ремешок из нейлона для часов 20 mm LYAMBDA VEGA DS-GN-03-20-2 Gray-green</t>
   </si>
   <si>
     <t>НФ-00028443</t>
   </si>
   <si>
     <t>DS-GN-03-20-3</t>
   </si>
   <si>
     <t>Универсальный ремешок из нейлона для часов 20 mm LYAMBDA VEGA DS-GN-03-20-3 Gray-pink</t>
   </si>
   <si>
-    <t>┣━━━ Силикон 20мм (3)</t>
+    <t>┣━━━ Силикон 20мм (2)</t>
   </si>
   <si>
     <t>НФ-00028423</t>
   </si>
   <si>
     <t>DSJ-32-20-RD</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 20 mm LYAMBDA ACRUX DSJ-32-20-RD Red</t>
   </si>
   <si>
-    <t>НФ-00028406</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00028414</t>
   </si>
   <si>
     <t>DSJ-01-05T-20-RD</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 20 mm LYAMBDA ALTAIR DSJ-01-05T-20-RD Red</t>
   </si>
   <si>
     <t>┣━━━ Нерж. сталь 20мм (3)</t>
   </si>
   <si>
     <t>НФ-00028641</t>
   </si>
   <si>
     <t>DSG-21-20-PK</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 20 mm LYAMBDA CALLISTO DSG-21-20-PK Pink</t>
   </si>
   <si>
     <t>НФ-00028642</t>
   </si>
   <si>
     <t>DSG-21-20-RG</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 20 mm LYAMBDA CALLISTO DSG-21-20-RG Rose Gold</t>
   </si>
   <si>
     <t>НФ-00028634</t>
   </si>
   <si>
     <t>DSG-11-20-SR</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 20 mm LYAMBDA CETUS DSG-11-20-SR Silver/Rose Gold</t>
   </si>
   <si>
-    <t>┣━ Беспроводные зарядные устройства (13)</t>
+    <t>┣━ Беспроводные зарядные устройства (12)</t>
   </si>
   <si>
     <t>НФ-00028497</t>
   </si>
   <si>
     <t>LMS201_BL</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство 2 в 1 с технологией MagSafe для iPhone, AirPods и Apple Watch Lyambda (LMS201_BL) Blue</t>
   </si>
   <si>
     <t>НФ-00028489</t>
   </si>
   <si>
     <t>LMS301_BL</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство 3 в 1 с технологией MagSafe для iPhone, AirPods и Apple Watch Lyambda (LMS301_BL) Blue</t>
   </si>
   <si>
     <t>НФ-00028495</t>
   </si>
   <si>
     <t>AM20-SG</t>
   </si>
@@ -1434,90 +1179,81 @@
   <si>
     <t>LNT5-WT</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство для телефона, часов и наушников Lyambda LNT5-WT Белый 5W/7.5W/10W</t>
   </si>
   <si>
     <t>НФ-00028500</t>
   </si>
   <si>
     <t>LWC-211</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство для телефона, часов и наушников Lyambda LWC-211 Черный</t>
   </si>
   <si>
     <t>НФ-00028501</t>
   </si>
   <si>
     <t>LWC-221</t>
   </si>
   <si>
     <t>Беспроводное зарядное устройство для телефона, часов и наушников Lyambda LWC-221 Черный</t>
   </si>
   <si>
-    <t>НФ-00010052</t>
-[...7 lines deleted...]
-  <si>
     <t>┣━ Амбушюры (3)</t>
   </si>
   <si>
     <t>НФ-00018780</t>
   </si>
   <si>
     <t>E-PRO-L</t>
   </si>
   <si>
     <t>Комплект сменных насадок Lyambda E-PRO-L для Apple AirPods Pro Белый/Черный</t>
   </si>
   <si>
     <t>НФ-00018781</t>
   </si>
   <si>
     <t>E-PRO-M</t>
   </si>
   <si>
     <t>Комплект сменных насадок Lyambda E-PRO-M для Apple AirPods Pro Белый/Черный</t>
   </si>
   <si>
     <t>НФ-00018783</t>
   </si>
   <si>
     <t>E-PRO-S</t>
   </si>
   <si>
     <t>Комплект сменных насадок Lyambda E-PRO-S для Apple AirPods Pro Белый/Черный</t>
   </si>
   <si>
-    <t>┣━ Кабели (14)</t>
+    <t>┣━ Кабели (13)</t>
   </si>
   <si>
     <t>НФ-00018195</t>
   </si>
   <si>
     <t>LALm05-WH</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-A(m)/Lightning(m), 2,4A, 0,5м, белый, [LALm05-WH]</t>
   </si>
   <si>
     <t>НФ-00018194</t>
   </si>
   <si>
     <t>LALm05-BK</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-A(m)/Lightning(m), 2,4A, 0,5м, чёрный, [LALm05-BK]</t>
   </si>
   <si>
     <t>НФ-00018197</t>
   </si>
   <si>
     <t>LALm10-WH</t>
   </si>
@@ -1584,59 +1320,50 @@
   <si>
     <t>LCLm10-BK</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-C(m)/Lightning(m), 3A, 1м, чёрный, [LCLm10-BK]</t>
   </si>
   <si>
     <t>НФ-00018205</t>
   </si>
   <si>
     <t>LCLm25-WH</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-C(m)/Lightning(m), 3A, 2,5м, белый, [LCLm25-WH]</t>
   </si>
   <si>
     <t>НФ-00018204</t>
   </si>
   <si>
     <t>LCLm25-BK</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-C(m)/Lightning(m), 3A, 2,5м, чёрный, [LCLm25-BK]</t>
   </si>
   <si>
-    <t>НФ-00018216</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00018218</t>
   </si>
   <si>
     <t>LH-05-BK</t>
   </si>
   <si>
     <t>Кабель питания Lyambda LH-05-BK IEC C13 1 м 3*0.75 мм черный</t>
   </si>
   <si>
     <t>┣━ Док станции (1)</t>
   </si>
   <si>
     <t>НФ-00019715</t>
   </si>
   <si>
     <t>LIN-07</t>
   </si>
   <si>
     <t>Док-станция Type-C 11 в 1 Multimedia DUAL Hdmi / Type-C /Usb 3.0/RJ45/AUX 3.5/SD/TF Lyambda  Aluminum LIN-07 Gray</t>
   </si>
   <si>
     <t>┣━ Комплектующие для ПК (4)</t>
   </si>
   <si>
     <t>НФ-00015082</t>
@@ -1701,284 +1428,125 @@
   <si>
     <t>LTW150-WT</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW150-WT) Белый</t>
   </si>
   <si>
     <t>НФ-00019357</t>
   </si>
   <si>
     <t>LTW200-BL</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW200-BL) Синий</t>
   </si>
   <si>
     <t>НФ-00019362</t>
   </si>
   <si>
     <t>LTW200-GR</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW200-GR) Серый</t>
   </si>
   <si>
-    <t>┣━ Чехлы для телефона (73)</t>
-[...68 lines deleted...]
-    <t>Чехол LYAMBDA EUROPA для HONOR 9A (LA05-H9A-GR) Grey Strip</t>
+    <t>┣━ Чехлы для телефона (42)</t>
+  </si>
+  <si>
+    <t>┣━━ Чехлы для HONOR 9A (3)</t>
   </si>
   <si>
     <t>НФ-00016651</t>
   </si>
   <si>
     <t>LA06-H9A-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9A (LA06-H9A-BR) Brown</t>
   </si>
   <si>
     <t>НФ-00016652</t>
   </si>
   <si>
     <t>LA06-H9A-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9A (LA06-H9A-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00016648</t>
   </si>
   <si>
     <t>LA07-H9A-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для HONOR 9A (LA07-H9A-BL) Blue</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 12/12 Pro (2)</t>
-[...56 lines deleted...]
-    <t>Чехол LYAMBDA EUROPA для Xiaomi Redmi Note 9 (LA05-RMN9-GR) Grey Strip</t>
+    <t>┣━━ Чехлы для Xiaomi Redmi Note 9 (1)</t>
   </si>
   <si>
     <t>НФ-00017494</t>
   </si>
   <si>
     <t>LA06-RMN9-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для Xiaomi Redmi Note 9 (LA06-RMN9-BR) Brown</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 11 Pro Max (16)</t>
-[...8 lines deleted...]
-    <t>Чехол LYAMBDA ATLAS для iPhone 11 Pro Max (LA10-AT-11PROM-BK) Black</t>
+    <t>┣━━ Чехлы для iPhone 11 Pro Max (12)</t>
   </si>
   <si>
     <t>НФ-00017768</t>
   </si>
   <si>
     <t>LA10-AT-11PROM-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ATLAS для iPhone 11 Pro Max (LA10-AT-11PROM-BL) Blue</t>
   </si>
   <si>
-    <t>НФ-00017764</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00017776</t>
   </si>
   <si>
     <t>LA03-CL-11PROM-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 11 Pro Max (LA03-CL-11PROM-BK) Black</t>
   </si>
   <si>
-    <t>НФ-00017772</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00017758</t>
   </si>
   <si>
     <t>LA03-CL-11PROM-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 11 Pro Max (LA03-CL-11PROM-GR) Grey</t>
   </si>
   <si>
-    <t>НФ-00017765</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00017775</t>
   </si>
   <si>
     <t>LA11-ER-11PROM-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 11 Pro Max (LA11-ER-11PROM-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00017762</t>
   </si>
   <si>
     <t>LA11-ER-11PROM-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 11 Pro Max (LA11-ER-11PROM-GR) Green</t>
   </si>
   <si>
     <t>НФ-00017767</t>
   </si>
   <si>
     <t>LA05-ER-11PROM-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro Max (LA05-ER-11PROM-BL) Blue Strip</t>
@@ -2016,107 +1584,62 @@
   <si>
     <t>LA06-RG-11PROM-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для iPhone 11 Pro Max (LA06-RG-11PROM-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00017759</t>
   </si>
   <si>
     <t>LA07-RE-11PROM-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для iPhone 11 Pro Max (LA07-RE-11PROM-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00017760</t>
   </si>
   <si>
     <t>LA07-RE-11PROM-RD</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для iPhone 11 Pro Max (LA07-RE-11PROM-RD) Red</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 11 Pro (14)</t>
+    <t>┣━━ Чехлы для iPhone 11 Pro (9)</t>
   </si>
   <si>
     <t>НФ-00018085</t>
   </si>
   <si>
     <t>LA10-AT-11PRO-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ATLAS для iPhone 11 Pro (LA10-AT-11PRO-BL) Blue</t>
   </si>
   <si>
-    <t>НФ-00018083</t>
-[...43 lines deleted...]
-  <si>
     <t>НФ-00018081</t>
   </si>
   <si>
     <t>LA11-ER-11PRO-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 11 Pro (LA11-ER-11PRO-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00018073</t>
   </si>
   <si>
     <t>LA11-ER-11PRO-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 11 Pro (LA11-ER-11PRO-GR) Green</t>
   </si>
   <si>
     <t>НФ-00018074</t>
   </si>
   <si>
     <t>LA05-ER-11PRO-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro (LA05-ER-11PRO-BL) Blue Strip</t>
@@ -2145,167 +1668,92 @@
   <si>
     <t>LA06-RG-11PRO-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для iPhone 11 Pro (LA06-RG-11PRO-BK) Black</t>
   </si>
   <si>
     <t>НФ-00018079</t>
   </si>
   <si>
     <t>LA06-RG-11PRO-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для iPhone 11 Pro (LA06-RG-11PRO-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00018084</t>
   </si>
   <si>
     <t>LA07-RE-11PRO-RD</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для iPhone 11 Pro (LA07-RE-11PRO-RD) Red</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для HONOR 9S (5)</t>
-[...17 lines deleted...]
-    <t>Чехол LYAMBDA ATLAS для HONOR 9S (LA10-H9S-BL) Blue</t>
+    <t>┣━━ Чехлы для HONOR 9S (3)</t>
   </si>
   <si>
     <t>НФ-00018163</t>
   </si>
   <si>
     <t>LA06-H9S-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9S (LA06-H9S-BK) Black</t>
   </si>
   <si>
     <t>НФ-00018165</t>
   </si>
   <si>
     <t>LA06-H9S-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9S (LA06-H9S-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00018161</t>
   </si>
   <si>
     <t>LA07-H9S-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для HONOR 9S (LA07-H9S-BL) Blue</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 12 Mini (3)</t>
-[...47 lines deleted...]
-    <t>Чехол LYAMBDA ATLAS для iPhone 12 Pro Max (LA10-1267-GR) Green</t>
+    <t>┣━━ Чехлы для iPhone 12 Pro Max (13)</t>
   </si>
   <si>
     <t>НФ-00019334</t>
   </si>
   <si>
     <t>LA03-1267-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 12 Pro Max (LA03-1267-BK) Black</t>
   </si>
   <si>
-    <t>НФ-00019335</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00019336</t>
   </si>
   <si>
     <t>LA03-1267-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 12 Pro Max (LA03-1267-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00019343</t>
   </si>
   <si>
     <t>LA11-1267-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 12 Pro Max (LA11-1267-BK) Black</t>
   </si>
   <si>
     <t>НФ-00019344</t>
   </si>
   <si>
     <t>LA11-1267-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 12 Pro Max (LA11-1267-BL) Blue</t>
@@ -2370,62 +1818,50 @@
   <si>
     <t>LA07-1267-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для iPhone 12 Pro Max (LA07-1267-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00019346</t>
   </si>
   <si>
     <t>LA15-1267-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA TITAN для iPhone 12 Pro Max (LA15-1267-BR) Brown</t>
   </si>
   <si>
     <t>НФ-00019348</t>
   </si>
   <si>
     <t>LA15-1267-PK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA TITAN для iPhone 12 Pro Max (LA15-1267-PK) Pink</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для Samsung A30s/A50/A50s (1)</t>
-[...10 lines deleted...]
-  <si>
     <t>┣━━ Чехлы для iPhone 16 (1)</t>
   </si>
   <si>
     <t>НФ-00030336</t>
   </si>
   <si>
     <t>LA08-16PL-A</t>
   </si>
   <si>
     <t>Чехол карбоновый LYAMBDA серии Gotham для iPhone 16 Plus (LA08-16PL-A) Black</t>
   </si>
   <si>
     <t>┣━ Чехлы-накладки для MacBook (2)</t>
   </si>
   <si>
     <t>НФ-00018809</t>
   </si>
   <si>
     <t>DLS-CS-15/16-GR</t>
   </si>
   <si>
     <t>Холщовый чехол для MacBook. [DLS-CS-15/16-GR]</t>
   </si>
   <si>
     <t>НФ-00018814</t>
@@ -2463,144 +1899,72 @@
   <si>
     <t>┣━ Коммутаторы (1)</t>
   </si>
   <si>
     <t>НФ-00027096</t>
   </si>
   <si>
     <t>DES-3028_RFB/A1</t>
   </si>
   <si>
     <t>Коммутатор D-Link DES-3028_RFB/A1 24-портовый (DES-3028_RFB/A1)</t>
   </si>
   <si>
     <t>D-Link</t>
   </si>
   <si>
     <t>┣━ Wi-Fi роутеры (3)</t>
   </si>
   <si>
     <t>НФ-00034576</t>
   </si>
   <si>
     <t>Jeton AC1200 Air</t>
   </si>
   <si>
-    <t>Jeton AC1200 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 5 Mesh Router, белый, 4 LAN (1Gigabit WAN Port, 3 Gigabit LAN Ports) Wi-Fi 5 AC1200 1167 Mbps 802.11 ac/n/a 5 GHz , 802.11n/b/g 2.4 GHz, IPv6, CPU Single Core 16Mb/64Mb One muti-function</t>
+    <t>Jeton AC1200 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 5 Mesh Router, белый, 4 LAN (1Gigabit WAN Port, 3 Gigabit LAN Ports) Wi-Fi 5 AC1200 1167 Mbps 802.11 ac/n/a 5 GHz , 802.11n/b/g 2.4 GHz, IPv6, CPU HiSilicon Dual Core, 128Mb/128Mb One mu</t>
   </si>
   <si>
     <t>Jeton</t>
   </si>
   <si>
     <t>НФ-00034575</t>
   </si>
   <si>
     <t>Jeton AX3000 Air</t>
   </si>
   <si>
-    <t>Jeton AX3000 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 6 Mesh Router, белый, 4 LAN (4 Gigabit Adaptive WAN / LAN Ports) Wi-Fi 6 AX3000 2976 Mbps 802.11 ax/ac/n/a 5 GHz , 802.11ax/b/n/g 2.4 GHz, IPv6, CPU HiSilicon Dual Core 128Mb/128Mb One m</t>
+    <t>Jeton AX3000 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 6 Mesh Router, белый, 4 LAN (4 Gigabit Adaptive WAN / LAN Ports) Wi-Fi 6 AX3000 2976 Mbps 802.11 ax/ac/n/a 5 GHz , 802.11ax/b/n/g 2.4 GHz, IPv6, CPU HiSilicon Premium Dual Core, 128Mb/12</t>
   </si>
   <si>
     <t>НФ-00034582</t>
   </si>
   <si>
     <t>Jeton AX3000 Core</t>
   </si>
   <si>
-    <t xml:space="preserve">Jeton AX3000 Core, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 6 Mesh Router, белый, 4 LAN (4 Gigabit Adaptive WAN / LAN Ports) Wi-Fi 6 AX3000 2976 Mbps 802.11 ax/ac/n/a 5 GHz , 802.11ax/b/n/g 2.4 GHz, IPv6, CPU HiSilicon Dual Core 128Mb/256Mb One </t>
-[...71 lines deleted...]
-    <t>Сканер HP ScanJet Pro 3000 s4 &lt;6FW07A&gt;</t>
+    <t>Jeton AX3000 Core, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 6 Mesh Router, белый, 4 LAN (4 Gigabit Adaptive WAN / LAN Ports) Wi-Fi 6 AX3000 2976 Mbps 802.11 ax/ac/n/a 5 GHz , 802.11ax/b/n/g 2.4 GHz, IPv6, CPU HiSilicon Ultra Dual Core, 128Mb/256</t>
   </si>
   <si>
     <t>┣ Умный дом и системы безопасности (3)</t>
   </si>
   <si>
     <t>┣━ Видеонаблюдение (1)</t>
   </si>
   <si>
     <t>┣━━ Камеры видеонаблюдения (1)</t>
   </si>
   <si>
     <t>НФ-00000787</t>
   </si>
   <si>
     <t>DS-T110 (2.8 mm)</t>
   </si>
   <si>
     <t>Камера видеонаблюдения HiWatch DS-T110 (2.8 mm) (ШК был Генерирован)</t>
   </si>
   <si>
     <t>No Name</t>
   </si>
   <si>
     <t>┣━ Умный дом (2)</t>
   </si>
@@ -2640,186 +2004,129 @@
   <si>
     <t>AM-AIR-K-GR</t>
   </si>
   <si>
     <t>Кейс ANNET MANCINI Сarbon Series для AirPods 1,2 (AM-AIR-K-GR) Green Matte</t>
   </si>
   <si>
     <t>ANNET MANCINI</t>
   </si>
   <si>
     <t>┣━ Чехлы (1)</t>
   </si>
   <si>
     <t>┣━━ IPhone 12 Pro Max (1)</t>
   </si>
   <si>
     <t>НФ-00017919</t>
   </si>
   <si>
     <t>AM-12PROM-K-RD</t>
   </si>
   <si>
     <t>Чехол для iPhone 12 Pro Max ANNET MANCINI Сarbon Series (AM-12PROM-K-RD) Red Matte</t>
   </si>
   <si>
-    <t>┣ Компьютеры (20)</t>
-[...2 lines deleted...]
-    <t>┣━ Комплектующие для ПК (18)</t>
+    <t>┣ Компьютеры (14)</t>
+  </si>
+  <si>
+    <t>┣━ Комплектующие для ПК (12)</t>
   </si>
   <si>
     <t>НФ-00027713</t>
   </si>
   <si>
     <t>ELPTP-BRCTLOW</t>
   </si>
   <si>
     <t>Кабель, Cabel  LPT ESPADA (ELPTp-BRCTLow).(ELPTPBRCTLOW)(ELPTPBRCTLOW)</t>
   </si>
   <si>
     <t>Espada</t>
   </si>
   <si>
-    <t>┣━━ Жесткие диски и SSD (7)</t>
-[...2 lines deleted...]
-    <t>┣━━━ Клиентские SSD (5)</t>
+    <t>┣━━ Жесткие диски и SSD (3)</t>
+  </si>
+  <si>
+    <t>┣━━━ Клиентские SSD (2)</t>
   </si>
   <si>
     <t>НФ-00034652</t>
   </si>
   <si>
     <t>CT1000BX500SSD1T</t>
   </si>
   <si>
     <t>Внутренний накопитель SSD Crucial BX500 SATA 2.5'' 1TB TRAY [CT1000BX500SSD1T]</t>
   </si>
   <si>
     <t>Crucial</t>
   </si>
   <si>
-    <t>НФ-00022283</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Накопитель SSD Netac NT01N5M-256G-M3X N5M mSATA SATAIII 3D NAND 256GB, R/W 540/490MB/s                                                                                                                                                                         </t>
+    <t>НФ-00033696</t>
+  </si>
+  <si>
+    <t>NT01NV7000t-2T0-E4X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накопитель SSD Netac NT01NV7000t-2T0-E4X NV7000-t PCIe 4 x4 M.2 2280 NVMe 3D NAND 2TB, R/W 7300/6700MB/s, heat spreader </t>
   </si>
   <si>
     <t>Netac</t>
   </si>
   <si>
-    <t>НФ-00033691</t>
-[...37 lines deleted...]
-  <si>
     <t>┣━━━ Внешние корпуса для HDD/SSD (1)</t>
   </si>
   <si>
     <t>НФ-00034004</t>
   </si>
   <si>
     <t>NT07WH11-30B0</t>
   </si>
   <si>
     <t xml:space="preserve">Внешний корпус для HDD/SSD Netac NT07WH11-30B0 2.5 SATA --&gt; USB3.0 , скользящая прозрачная крышка, USB3.0 A --&gt; B кабель </t>
   </si>
   <si>
-    <t>┣━━ Модули памяти (6)</t>
+    <t>┣━━ Модули памяти (4)</t>
   </si>
   <si>
     <t>┣━━━ Десктопная память (1)</t>
   </si>
   <si>
     <t>НФ-00034653</t>
   </si>
   <si>
     <t>HI-DDR-C500U16G56</t>
   </si>
   <si>
     <t>Модуль оперативной памяти Hixa DDR5 UDIMM 16GB 5600 [HI-DDR-C500U16G56]</t>
   </si>
   <si>
     <t>HIXA</t>
   </si>
   <si>
-    <t>┣━━━ Игровая память (5)</t>
-[...17 lines deleted...]
-    <t>Комплект игровой памяти Netac Shadow III DDR5-6000 32GB(16GBx2)  C38, белый</t>
+    <t>┣━━━ Игровая память (3)</t>
   </si>
   <si>
     <t>НФ-00034468</t>
   </si>
   <si>
     <t>NTSHD5P60DP-32KC</t>
   </si>
   <si>
     <t>Комплект игровой памяти Netac Shadow III DDR5-6000 32GB(16GBx2)  C38, чёрный</t>
   </si>
   <si>
     <t>НФ-00034481</t>
   </si>
   <si>
     <t>NTSHD5P60SP-16WC</t>
   </si>
   <si>
     <t>Модуль игровой памяти Netac Shadow III DDR5-6000 16GB C38, белый</t>
   </si>
   <si>
     <t>НФ-00034469</t>
   </si>
   <si>
     <t>NTSHD5P60SP-16KC</t>
   </si>
@@ -2901,69 +2208,51 @@
   <si>
     <t>┣━ Аксессуары для ноутбуков и ПК (1)</t>
   </si>
   <si>
     <t>┣━━ Кабели для ПК и ноутбуков (1)</t>
   </si>
   <si>
     <t>┣ Смартфоны, планшеты и гаджеты (1)</t>
   </si>
   <si>
     <t>┣━ Аксессуары для смартфонов (1)</t>
   </si>
   <si>
     <t>┣━━ Чехлы для смартфонов (1)</t>
   </si>
   <si>
     <t>НФ-00027575</t>
   </si>
   <si>
     <t>FX-CASE-GiDGC-iP6-LION</t>
   </si>
   <si>
     <t>Защитный чехол светящийся в темноте стеклянный FLEXIS для iPhone 6/6S Лев (FX-CASE-GiDGC-iP6-LION)</t>
   </si>
   <si>
-    <t>┣ Телевизоры, аудио-видео, фото (5)</t>
-[...17 lines deleted...]
-    <t>┣━━ Комплектующие для ТВ AKAI (2)</t>
+    <t>┣ Телевизоры, аудио-видео, фото (2)</t>
   </si>
   <si>
     <t>┣━ Наушники (2)</t>
   </si>
   <si>
     <t>┣━━ Наушники (2)</t>
   </si>
   <si>
     <t>НФ-00018966</t>
   </si>
   <si>
     <t>Гарнитура стерео Defender HN-102 (63102)</t>
   </si>
   <si>
     <t>Defender</t>
   </si>
   <si>
     <t>НФ-00019039</t>
   </si>
   <si>
     <t>HTW-KTX16</t>
   </si>
   <si>
     <t>Наушники TWS HIPER MOON (HTW-KTX16)</t>
   </si>
@@ -2973,63 +2262,54 @@
   <si>
     <t>НФ-00034561</t>
   </si>
   <si>
     <t>Полотна для электролобзика Matrix по дереву 3 шт 90х4мм HCS (78142)</t>
   </si>
   <si>
     <t>Matrix</t>
   </si>
   <si>
     <t>┣━ Мелкая бытовая техника (1)</t>
   </si>
   <si>
     <t>┣━━ Прочая кухонная техника (1)</t>
   </si>
   <si>
     <t>НФ-00020189</t>
   </si>
   <si>
     <t>PWO102BK</t>
   </si>
   <si>
     <t>Автоматический винный штопор Prestigio Lugano, черный [PWO102BK]</t>
   </si>
   <si>
-    <t>┣ Сетевые кабеля/фильры (2)</t>
-[...11 lines deleted...]
-    <t>Filum</t>
+    <t>┣ Сетевые кабеля/фильры (1)</t>
+  </si>
+  <si>
+    <t>┣━ Сетевые кабеля (комплектующие) (1)</t>
   </si>
   <si>
     <t>НФ-00018180</t>
   </si>
   <si>
     <t>LH-03-BK</t>
   </si>
   <si>
     <t>Кабель питания для Ноутбуков Lyambda LH-03-BK 1 м 3*0.75 мм евровилка - 3 Pin черный</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3424,54 +2704,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F406"/>
+  <dimension ref="A1:F309"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D406"/>
+      <selection activeCell="A1" sqref="A1:D309"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="128" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="1"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>1</v>
@@ -3527,6984 +2807,5287 @@
         <v>10</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="3"/>
       <c r="F6" s="6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="4">
-        <v>580.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="4">
-        <v>675.0</v>
+        <v>1260.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="4">
-        <v>990.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="4">
-        <v>980.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="6"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="4">
-        <v>360.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="6"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="C14" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="12" t="s">
+      <c r="D14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E13" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F14" s="6"/>
+      <c r="E14" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" s="4">
+        <v>50490.0</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="4">
-        <v>2000.0</v>
+        <v>285990.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="12" t="s">
+      <c r="A16" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="6"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="12" t="s">
+      <c r="C17" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="D17" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="4">
+        <v>8340.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="D16" s="12" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="6"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="11" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="3"/>
       <c r="F19" s="6"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A20" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="6"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="4">
+        <v>68500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="B21" s="12" t="s">
-[...23 lines deleted...]
-      <c r="F22" s="6"/>
+      <c r="D22" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="4">
+        <v>97000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="4">
+        <v>128700.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="B23" s="12" t="s">
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="6"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="C23" s="12" t="s">
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="6"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="D23" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="12" t="s">
+      <c r="B26" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="B24" s="12" t="s">
+      <c r="C26" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="12" t="s">
-[...40 lines deleted...]
-      <c r="F26" s="6"/>
+      <c r="D26" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" s="4">
+        <v>490.0</v>
+      </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="12" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="4">
-        <v>8450.0</v>
+        <v>1290.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="3"/>
       <c r="F28" s="6"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="12" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="4">
-        <v>500.0</v>
+        <v>2700.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="4">
+        <v>2900.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="6"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="B30" s="12" t="s">
+      <c r="D32" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F32" s="4">
+        <v>990.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="C30" s="12" t="s">
+      <c r="B33" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="D30" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="12" t="s">
+      <c r="C33" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="B31" s="12" t="s">
+      <c r="D33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="4">
+        <v>990.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="C31" s="12" t="s">
-[...50 lines deleted...]
-      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="6"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="3"/>
       <c r="F35" s="6"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="3"/>
       <c r="F36" s="6"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" s="4">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" s="4">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="B37" s="12" t="s">
+      <c r="B39" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="C37" s="12" t="s">
+      <c r="C39" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="D37" s="12" t="s">
-[...27 lines deleted...]
-      <c r="F39" s="6"/>
+      <c r="D39" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="4">
+        <v>460.0</v>
+      </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="B40" s="12" t="s">
+      <c r="D40" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" s="4">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="C40" s="12" t="s">
+      <c r="B41" s="12" t="s">
         <v>91</v>
       </c>
-      <c r="D40" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="11" t="s">
+      <c r="C41" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="B41" s="11"/>
-[...3 lines deleted...]
-      <c r="F41" s="6"/>
+      <c r="D41" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" s="4">
+        <v>460.0</v>
+      </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="11" t="s">
+      <c r="A42" s="12" t="s">
         <v>93</v>
       </c>
-      <c r="B42" s="11"/>
-[...3 lines deleted...]
-      <c r="F42" s="6"/>
+      <c r="B42" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="4">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="4">
-        <v>275.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F44" s="6"/>
+      <c r="A44" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="4">
+        <v>1420.0</v>
+      </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D45" s="12" t="s">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="4">
-        <v>159.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="12" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D46" s="12" t="s">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="4">
-        <v>105.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F47" s="6"/>
+      <c r="A47" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="4">
+        <v>1420.0</v>
+      </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F48" s="6"/>
+      <c r="A48" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="4">
+        <v>1420.0</v>
+      </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F49" s="6"/>
+      <c r="A49" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="4">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="12" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="4">
-        <v>71990.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
-      <c r="A51" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A51" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B51" s="11"/>
+      <c r="C51" s="11"/>
+      <c r="D51" s="11"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="6"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="12" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="4">
-        <v>128700.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F53" s="6"/>
+      <c r="A53" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" s="4">
+        <v>690.0</v>
+      </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F54" s="6"/>
+      <c r="A54" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="D54" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F54" s="4">
+        <v>690.0</v>
+      </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A55" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" s="11"/>
+      <c r="C55" s="11"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="6"/>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="12" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="4">
-        <v>1290.0</v>
+        <v>1380.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B57" s="11"/>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="3"/>
       <c r="F57" s="6"/>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="12" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B58" s="12" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="4">
-        <v>1040.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="12" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="4">
-        <v>2700.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="12" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B60" s="12" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="4">
-        <v>2940.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F61" s="6"/>
+      <c r="A61" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="12" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B62" s="12" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="4">
-        <v>1990.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="12" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="B63" s="12" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="D63" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="4">
-        <v>1990.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="12" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="B64" s="12" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="D64" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="4">
-        <v>990.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="12" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="B65" s="12" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="4">
-        <v>990.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F66" s="6"/>
+      <c r="A66" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" s="4">
+        <v>159.0</v>
+      </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F67" s="6"/>
+      <c r="A67" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" s="4">
+        <v>394.0</v>
+      </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="3"/>
       <c r="F68" s="6"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="12" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="4">
-        <v>360.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="12" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="4">
-        <v>360.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A71" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="11"/>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="6"/>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A72" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="6"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="12" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="B73" s="12" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="4">
-        <v>460.0</v>
+        <v>765.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="12" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B74" s="12" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="D74" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="4">
-        <v>500.0</v>
+        <v>765.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="12" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="B75" s="12" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D75" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="4">
-        <v>1420.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A76" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" s="11"/>
+      <c r="C76" s="11"/>
+      <c r="D76" s="11"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="6"/>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="12" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B77" s="12" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="4">
-        <v>1420.0</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="12" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="B78" s="12" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="D78" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="4">
-        <v>1420.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
-      <c r="A79" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A79" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="11"/>
+      <c r="C79" s="11"/>
+      <c r="D79" s="11"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="6"/>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A80" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="11"/>
+      <c r="C80" s="11"/>
+      <c r="D80" s="11"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="6"/>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="12" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="B81" s="12" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C81" s="12" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="4">
-        <v>500.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="12" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="4">
-        <v>500.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F83" s="6"/>
+      <c r="A83" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F83" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="12" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="4">
-        <v>690.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="12" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="4">
-        <v>690.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
-      <c r="A86" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A86" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" s="11"/>
+      <c r="C86" s="11"/>
+      <c r="D86" s="11"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="6"/>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F87" s="6"/>
+      <c r="A87" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F87" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="12" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B88" s="12" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="C88" s="12" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="D88" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="4">
-        <v>1380.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F89" s="6"/>
+      <c r="A89" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="4">
+        <v>1420.0</v>
+      </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="12" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="B90" s="12" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="C90" s="12" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="D90" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="12" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="B91" s="12" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="C91" s="12" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="D91" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="12" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B92" s="12" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="C92" s="12" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="12" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="B93" s="12" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="C93" s="12" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
-      <c r="A94" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A94" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B94" s="11"/>
+      <c r="C94" s="11"/>
+      <c r="D94" s="11"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="6"/>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="12" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B95" s="12" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C95" s="12" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="4">
-        <v>565.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A96" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="B96" s="11"/>
+      <c r="C96" s="11"/>
+      <c r="D96" s="11"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="6"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="12" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B97" s="12" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C97" s="12" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D97" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="4">
-        <v>565.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A98" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="B98" s="11"/>
+      <c r="C98" s="11"/>
+      <c r="D98" s="11"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="6"/>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A99" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="B99" s="11"/>
+      <c r="C99" s="11"/>
+      <c r="D99" s="11"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="6"/>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F100" s="6"/>
+      <c r="A100" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F100" s="4">
+        <v>380.0</v>
+      </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="12" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B101" s="12" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C101" s="12" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="4">
-        <v>1730.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="12" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B102" s="12" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C102" s="12" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D102" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="4">
-        <v>1730.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
-      <c r="A103" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F103" s="6"/>
+      <c r="A103" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="104" spans="1:6">
-      <c r="A104" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F104" s="6"/>
+      <c r="A104" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" s="4">
+        <v>251.0</v>
+      </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="12" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="B105" s="12" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C105" s="12" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="D105" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="4">
-        <v>765.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="12" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="B106" s="12" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C106" s="12" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="4">
-        <v>765.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
-      <c r="A107" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A107" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="B107" s="11"/>
+      <c r="C107" s="11"/>
+      <c r="D107" s="11"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="6"/>
     </row>
     <row r="108" spans="1:6">
-      <c r="A108" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F108" s="6"/>
+      <c r="A108" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" s="4">
+        <v>1520.0</v>
+      </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="12" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B109" s="12" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C109" s="12" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="4">
-        <v>244.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="12" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="B110" s="12" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="C110" s="12" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="D110" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="4">
-        <v>239.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
-      <c r="A111" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F111" s="6"/>
+      <c r="A111" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" s="4">
+        <v>490.0</v>
+      </c>
     </row>
     <row r="112" spans="1:6">
-      <c r="A112" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F112" s="6"/>
+      <c r="A112" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" s="4">
+        <v>870.0</v>
+      </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A113" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B113" s="11"/>
+      <c r="C113" s="11"/>
+      <c r="D113" s="11"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="6"/>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="12" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="B114" s="12" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="C114" s="12" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="D114" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="4">
-        <v>565.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="12" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B115" s="12" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="C115" s="12" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="D115" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="4">
-        <v>565.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
-      <c r="A116" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A116" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="B116" s="11"/>
+      <c r="C116" s="11"/>
+      <c r="D116" s="11"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="6"/>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="12" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="B117" s="12" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="C117" s="12" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="4">
-        <v>565.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
-      <c r="A118" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F118" s="6"/>
+      <c r="A118" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118" s="4">
+        <v>250.0</v>
+      </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A119" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="B119" s="11"/>
+      <c r="C119" s="11"/>
+      <c r="D119" s="11"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="6"/>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A120" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B120" s="11"/>
+      <c r="C120" s="11"/>
+      <c r="D120" s="11"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="6"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="12" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B121" s="12" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C121" s="12" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="4">
-        <v>1420.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="12" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B122" s="12" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C122" s="12" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D122" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="4">
-        <v>1420.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="12" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B123" s="12" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C123" s="12" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D123" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="4">
-        <v>1420.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="12" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B124" s="12" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C124" s="12" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="4">
-        <v>1420.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="12" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B125" s="12" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C125" s="12" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="D125" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="4">
-        <v>1420.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="126" spans="1:6">
-      <c r="A126" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F126" s="6"/>
+      <c r="A126" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="12" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B127" s="12" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="C127" s="12" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="D127" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="4">
-        <v>860.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F128" s="6"/>
+      <c r="A128" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F128" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="12" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="B129" s="12" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="C129" s="12" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="D129" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="4">
-        <v>2540.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
-      <c r="A130" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F130" s="6"/>
+      <c r="A130" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="131" spans="1:6">
-      <c r="A131" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F131" s="6"/>
+      <c r="A131" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>324</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F131" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="12" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="B132" s="12" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="C132" s="12" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="4">
-        <v>380.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="12" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="B133" s="12" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C133" s="12" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="4">
-        <v>360.0</v>
+        <v>252.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="12" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="B134" s="12" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="C134" s="12" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="D134" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="4">
-        <v>360.0</v>
+        <v>254.0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
-      <c r="A135" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A135" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="B135" s="11"/>
+      <c r="C135" s="11"/>
+      <c r="D135" s="11"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="6"/>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="12" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="B136" s="12" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="C136" s="12" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="4">
-        <v>360.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="12" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="B137" s="12" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="C137" s="12" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="D137" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="4">
-        <v>360.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
-      <c r="A138" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A138" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="B138" s="11"/>
+      <c r="C138" s="11"/>
+      <c r="D138" s="11"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="6"/>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="12" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="B139" s="12" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="C139" s="12" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="4">
-        <v>251.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="12" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="B140" s="12" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="C140" s="12" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="D140" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="4">
-        <v>251.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
-      <c r="A141" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F141" s="6"/>
+      <c r="A141" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" s="4">
+        <v>870.0</v>
+      </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A142" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="B142" s="11"/>
+      <c r="C142" s="11"/>
+      <c r="D142" s="11"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="6"/>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="12" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="B143" s="12" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="C143" s="12" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="D143" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="4">
-        <v>1520.0</v>
+        <v>3390.0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="12" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="B144" s="12" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="C144" s="12" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="D144" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="4">
-        <v>490.0</v>
+        <v>4390.0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="12" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="B145" s="12" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="C145" s="12" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="D145" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="4">
-        <v>490.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="12" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="B146" s="12" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="C146" s="12" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="D146" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="4">
-        <v>870.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
-      <c r="A147" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F147" s="6"/>
+      <c r="A147" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" s="4">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="12" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
       <c r="B148" s="12" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="C148" s="12" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="4">
-        <v>1010.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="12" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="B149" s="12" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="C149" s="12" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="D149" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="4">
-        <v>1010.0</v>
+        <v>6290.0</v>
       </c>
     </row>
     <row r="150" spans="1:6">
-      <c r="A150" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F150" s="6"/>
+      <c r="A150" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" s="4">
+        <v>704.0</v>
+      </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="12" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="B151" s="12" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="C151" s="12" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="D151" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="4">
-        <v>250.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="12" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="B152" s="12" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="C152" s="12" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="D152" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="4">
-        <v>250.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
-      <c r="A153" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F153" s="6"/>
+      <c r="A153" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="D153" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" s="4">
+        <v>1620.0</v>
+      </c>
     </row>
     <row r="154" spans="1:6">
-      <c r="A154" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F154" s="6"/>
+      <c r="A154" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="D154" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154" s="4">
+        <v>1990.0</v>
+      </c>
     </row>
     <row r="155" spans="1:6">
-      <c r="A155" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A155" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="B155" s="11"/>
+      <c r="C155" s="11"/>
+      <c r="D155" s="11"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="6"/>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="12" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="B156" s="12" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="C156" s="12" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="D156" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="4">
-        <v>380.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="12" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="B157" s="12" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="C157" s="12" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="D157" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="4">
-        <v>379.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="12" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="B158" s="12" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="C158" s="12" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
       <c r="D158" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="4">
-        <v>379.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A159" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="B159" s="11"/>
+      <c r="C159" s="11"/>
+      <c r="D159" s="11"/>
+      <c r="E159" s="3"/>
+      <c r="F159" s="6"/>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="12" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B160" s="12" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C160" s="12" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D160" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="4">
-        <v>360.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="12" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="B161" s="12" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="C161" s="12" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="D161" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="4">
-        <v>360.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="12" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="B162" s="12" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="C162" s="12" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="D162" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="4">
-        <v>360.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="12" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="B163" s="12" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="C163" s="12" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="D163" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="4">
-        <v>360.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="12" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B164" s="12" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="C164" s="12" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="D164" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="4">
-        <v>360.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="12" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="B165" s="12" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="C165" s="12" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="D165" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="4">
-        <v>360.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="12" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="B166" s="12" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="C166" s="12" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="D166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="4">
-        <v>360.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="12" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="B167" s="12" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="C167" s="12" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="D167" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="4">
-        <v>360.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="12" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="B168" s="12" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="C168" s="12" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="D168" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="4">
-        <v>252.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="12" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="B169" s="12" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="C169" s="12" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="D169" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F169" s="4">
-        <v>254.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="170" spans="1:6">
-      <c r="A170" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F170" s="6"/>
+      <c r="A170" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170" s="4">
+        <v>785.0</v>
+      </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="12" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="B171" s="12" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="C171" s="12" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="D171" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="4">
-        <v>490.0</v>
+        <v>785.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="12" t="s">
-        <v>420</v>
+        <v>435</v>
       </c>
       <c r="B172" s="12" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="C172" s="12" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="D172" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="4">
-        <v>250.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
-      <c r="A173" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A173" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="B173" s="11"/>
+      <c r="C173" s="11"/>
+      <c r="D173" s="11"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="6"/>
     </row>
     <row r="174" spans="1:6">
-      <c r="A174" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F174" s="6"/>
+      <c r="A174" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="D174" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F174" s="4">
+        <v>8290.0</v>
+      </c>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A175" s="11" t="s">
+        <v>442</v>
+      </c>
+      <c r="B175" s="11"/>
+      <c r="C175" s="11"/>
+      <c r="D175" s="11"/>
+      <c r="E175" s="3"/>
+      <c r="F175" s="6"/>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="12" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="B176" s="12" t="s">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="C176" s="12" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
       <c r="D176" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="4">
-        <v>1520.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="12" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="B177" s="12" t="s">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="C177" s="12" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="D177" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="4">
-        <v>870.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
-      <c r="A178" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F178" s="6"/>
+      <c r="A178" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" s="4">
+        <v>2850.0</v>
+      </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="12" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="B179" s="12" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="C179" s="12" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="D179" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="4">
-        <v>3990.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
-      <c r="A180" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A180" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="B180" s="11"/>
+      <c r="C180" s="11"/>
+      <c r="D180" s="11"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="6"/>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="12" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="B181" s="12" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="C181" s="12" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="D181" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="4">
-        <v>1350.0</v>
+        <v>2090.0</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="12" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="B182" s="12" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="C182" s="12" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="D182" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F182" s="4">
-        <v>500.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="12" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="B183" s="12" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="C183" s="12" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="D183" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="4">
-        <v>500.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="12" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="B184" s="12" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="C184" s="12" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="D184" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="4">
-        <v>500.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="12" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="B185" s="12" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="C185" s="12" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="D185" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F185" s="4">
-        <v>6290.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
-      <c r="A186" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A186" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="B186" s="11"/>
+      <c r="C186" s="11"/>
+      <c r="D186" s="11"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="6"/>
     </row>
     <row r="187" spans="1:6">
-      <c r="A187" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A187" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="B187" s="11"/>
+      <c r="C187" s="11"/>
+      <c r="D187" s="11"/>
+      <c r="E187" s="3"/>
+      <c r="F187" s="6"/>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="12" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="B188" s="12" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="C188" s="12" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="D188" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="4">
-        <v>704.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="12" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="B189" s="12" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="C189" s="12" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D189" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="4">
-        <v>1620.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="12" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="B190" s="12" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="C190" s="12" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="D190" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="4">
-        <v>1990.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
-      <c r="A191" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A191" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="B191" s="11"/>
+      <c r="C191" s="11"/>
+      <c r="D191" s="11"/>
+      <c r="E191" s="3"/>
+      <c r="F191" s="6"/>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F192" s="6"/>
+      <c r="A192" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="D192" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F192" s="4">
+        <v>41.0</v>
+      </c>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A193" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="B193" s="11"/>
+      <c r="C193" s="11"/>
+      <c r="D193" s="11"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="6"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="12" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="B194" s="12" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="C194" s="12" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="D194" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="4">
-        <v>290.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="12" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="B195" s="12" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="C195" s="12" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="D195" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F195" s="4">
-        <v>290.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="196" spans="1:6">
-      <c r="A196" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F196" s="6"/>
+      <c r="A196" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="D196" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F196" s="4">
+        <v>41.0</v>
+      </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="12" t="s">
-        <v>487</v>
+        <v>496</v>
       </c>
       <c r="B197" s="12" t="s">
-        <v>488</v>
+        <v>497</v>
       </c>
       <c r="C197" s="12" t="s">
-        <v>489</v>
+        <v>498</v>
       </c>
       <c r="D197" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F197" s="4">
-        <v>500.0</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="12" t="s">
-        <v>490</v>
+        <v>499</v>
       </c>
       <c r="B198" s="12" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="C198" s="12" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="D198" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="4">
-        <v>500.0</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="12" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="B199" s="12" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="C199" s="12" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="D199" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="4">
-        <v>600.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="12" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
       <c r="B200" s="12" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="C200" s="12" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="D200" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="4">
-        <v>600.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="12" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="B201" s="12" t="s">
-        <v>500</v>
+        <v>509</v>
       </c>
       <c r="C201" s="12" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="D201" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="4">
-        <v>750.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="12" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="B202" s="12" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="C202" s="12" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="D202" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="4">
-        <v>750.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="12" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="B203" s="12" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="C203" s="12" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="D203" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="4">
-        <v>600.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="12" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="B204" s="12" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="C204" s="12" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="D204" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="4">
-        <v>600.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="12" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="B205" s="12" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="C205" s="12" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="D205" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F205" s="4">
-        <v>645.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="206" spans="1:6">
-      <c r="A206" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A206" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="B206" s="11"/>
+      <c r="C206" s="11"/>
+      <c r="D206" s="11"/>
+      <c r="E206" s="3"/>
+      <c r="F206" s="6"/>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="12" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B207" s="12" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="C207" s="12" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="D207" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="4">
-        <v>785.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="12" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="B208" s="12" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="C208" s="12" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="D208" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="4">
-        <v>785.0</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="12" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="B209" s="12" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="C209" s="12" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="D209" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F209" s="4">
-        <v>395.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="12" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="B210" s="12" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C210" s="12" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="D210" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="4">
-        <v>700.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
-      <c r="A211" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F211" s="6"/>
+      <c r="A211" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="C211" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="D211" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F211" s="4">
+        <v>77.0</v>
+      </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="12" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="B212" s="12" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="C212" s="12" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
       <c r="D212" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="4">
-        <v>8290.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
-      <c r="A213" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F213" s="6"/>
+      <c r="A213" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>543</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="D213" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F213" s="4">
+        <v>43.0</v>
+      </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="12" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="B214" s="12" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="C214" s="12" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="D214" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="4">
-        <v>1120.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="12" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="B215" s="12" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="C215" s="12" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="D215" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="4">
-        <v>1620.0</v>
+        <v>51.0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A216" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="B216" s="11"/>
+      <c r="C216" s="11"/>
+      <c r="D216" s="11"/>
+      <c r="E216" s="3"/>
+      <c r="F216" s="6"/>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="12" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="B217" s="12" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="C217" s="12" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="D217" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="4">
-        <v>490.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
-      <c r="A218" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F218" s="6"/>
+      <c r="A218" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="D218" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F218" s="4">
+        <v>41.0</v>
+      </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="12" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="B219" s="12" t="s">
-        <v>548</v>
+        <v>559</v>
       </c>
       <c r="C219" s="12" t="s">
-        <v>549</v>
+        <v>560</v>
       </c>
       <c r="D219" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="4">
-        <v>2090.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
-      <c r="A220" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A220" s="11" t="s">
+        <v>561</v>
+      </c>
+      <c r="B220" s="11"/>
+      <c r="C220" s="11"/>
+      <c r="D220" s="11"/>
+      <c r="E220" s="3"/>
+      <c r="F220" s="6"/>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="12" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="B221" s="12" t="s">
-        <v>554</v>
+        <v>563</v>
       </c>
       <c r="C221" s="12" t="s">
-        <v>555</v>
+        <v>564</v>
       </c>
       <c r="D221" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="4">
-        <v>2540.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="12" t="s">
-        <v>556</v>
+        <v>565</v>
       </c>
       <c r="B222" s="12" t="s">
-        <v>557</v>
+        <v>566</v>
       </c>
       <c r="C222" s="12" t="s">
-        <v>558</v>
+        <v>567</v>
       </c>
       <c r="D222" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F222" s="4">
-        <v>3600.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="12" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="B223" s="12" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="C223" s="12" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="D223" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="4">
-        <v>3600.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F224" s="6"/>
+      <c r="A224" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="D224" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F224" s="4">
+        <v>187.0</v>
+      </c>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F225" s="6"/>
+      <c r="A225" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="D225" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F225" s="4">
+        <v>182.0</v>
+      </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="12" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="B226" s="12" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="C226" s="12" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="D226" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="4">
-        <v>53.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
-      <c r="A227" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F227" s="6"/>
+      <c r="A227" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="D227" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F227" s="4">
+        <v>119.0</v>
+      </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="12" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="B228" s="12" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
       <c r="C228" s="12" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="D228" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E228" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F228" s="4">
-        <v>123.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="12" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="B229" s="12" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
       <c r="C229" s="12" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="D229" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F229" s="4">
-        <v>123.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="12" t="s">
-        <v>574</v>
+        <v>589</v>
       </c>
       <c r="B230" s="12" t="s">
-        <v>575</v>
+        <v>590</v>
       </c>
       <c r="C230" s="12" t="s">
-        <v>576</v>
+        <v>591</v>
       </c>
       <c r="D230" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F230" s="4">
-        <v>123.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="12" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="B231" s="12" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="C231" s="12" t="s">
-        <v>579</v>
+        <v>594</v>
       </c>
       <c r="D231" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F231" s="4">
-        <v>69.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="12" t="s">
-        <v>580</v>
+        <v>595</v>
       </c>
       <c r="B232" s="12" t="s">
-        <v>581</v>
+        <v>596</v>
       </c>
       <c r="C232" s="12" t="s">
-        <v>582</v>
+        <v>597</v>
       </c>
       <c r="D232" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F232" s="4">
-        <v>69.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="12" t="s">
-        <v>583</v>
+        <v>598</v>
       </c>
       <c r="B233" s="12" t="s">
-        <v>584</v>
+        <v>599</v>
       </c>
       <c r="C233" s="12" t="s">
-        <v>585</v>
+        <v>600</v>
       </c>
       <c r="D233" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F233" s="4">
-        <v>69.0</v>
+        <v>303.0</v>
       </c>
     </row>
     <row r="234" spans="1:6">
-      <c r="A234" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A234" s="11" t="s">
+        <v>601</v>
+      </c>
+      <c r="B234" s="11"/>
+      <c r="C234" s="11"/>
+      <c r="D234" s="11"/>
+      <c r="E234" s="3"/>
+      <c r="F234" s="6"/>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="12" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="B235" s="12" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="C235" s="12" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
       <c r="D235" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F235" s="4">
-        <v>41.0</v>
+        <v>2350.0</v>
       </c>
     </row>
     <row r="236" spans="1:6">
-      <c r="A236" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A236" s="11" t="s">
+        <v>605</v>
+      </c>
+      <c r="B236" s="11"/>
+      <c r="C236" s="11"/>
+      <c r="D236" s="11"/>
+      <c r="E236" s="3"/>
+      <c r="F236" s="6"/>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F237" s="6"/>
+      <c r="A237" s="12" t="s">
+        <v>606</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>608</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F237" s="4">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="12" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="B238" s="12" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="C238" s="12" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="D238" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F238" s="4">
-        <v>179.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A239" s="11" t="s">
+        <v>612</v>
+      </c>
+      <c r="B239" s="11"/>
+      <c r="C239" s="11"/>
+      <c r="D239" s="11"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="6"/>
     </row>
     <row r="240" spans="1:6">
-      <c r="A240" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F240" s="6"/>
+      <c r="A240" s="12" t="s">
+        <v>613</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="D240" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F240" s="4">
+        <v>1690.0</v>
+      </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="12" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="B241" s="12" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="C241" s="12" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="D241" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F241" s="4">
-        <v>123.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="242" spans="1:6">
-      <c r="A242" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A242" s="11" t="s">
+        <v>619</v>
+      </c>
+      <c r="B242" s="11"/>
+      <c r="C242" s="11"/>
+      <c r="D242" s="11"/>
+      <c r="E242" s="3"/>
+      <c r="F242" s="6"/>
     </row>
     <row r="243" spans="1:6">
-      <c r="A243" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A243" s="11" t="s">
+        <v>620</v>
+      </c>
+      <c r="B243" s="11"/>
+      <c r="C243" s="11"/>
+      <c r="D243" s="11"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="6"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="12" t="s">
-        <v>612</v>
+        <v>621</v>
       </c>
       <c r="B244" s="12" t="s">
-        <v>613</v>
+        <v>622</v>
       </c>
       <c r="C244" s="12" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="D244" s="12" t="s">
-        <v>0</v>
+        <v>624</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F244" s="4">
-        <v>69.0</v>
+        <v>2750.0</v>
       </c>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A245" s="11" t="s">
+        <v>625</v>
+      </c>
+      <c r="B245" s="11"/>
+      <c r="C245" s="11"/>
+      <c r="D245" s="11"/>
+      <c r="E245" s="3"/>
+      <c r="F245" s="6"/>
     </row>
     <row r="246" spans="1:6">
-      <c r="A246" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F246" s="6"/>
+      <c r="A246" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="B246" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>628</v>
+      </c>
+      <c r="D246" s="12" t="s">
+        <v>629</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F246" s="4">
+        <v>1690.0</v>
+      </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="12" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="B247" s="12" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="C247" s="12" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="D247" s="12" t="s">
-        <v>0</v>
+        <v>629</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F247" s="4">
-        <v>188.0</v>
+        <v>2290.0</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="12" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="B248" s="12" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="C248" s="12" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="D248" s="12" t="s">
-        <v>0</v>
+        <v>629</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="4">
-        <v>130.0</v>
+        <v>2690.0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
-      <c r="A249" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A249" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="B249" s="11"/>
+      <c r="C249" s="11"/>
+      <c r="D249" s="11"/>
+      <c r="E249" s="3"/>
+      <c r="F249" s="6"/>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A250" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="B250" s="11"/>
+      <c r="C250" s="11"/>
+      <c r="D250" s="11"/>
+      <c r="E250" s="3"/>
+      <c r="F250" s="6"/>
     </row>
     <row r="251" spans="1:6">
-      <c r="A251" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A251" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="B251" s="11"/>
+      <c r="C251" s="11"/>
+      <c r="D251" s="11"/>
+      <c r="E251" s="3"/>
+      <c r="F251" s="6"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="12" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="B252" s="12" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="C252" s="12" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="D252" s="12" t="s">
-        <v>0</v>
+        <v>642</v>
       </c>
       <c r="E252" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F252" s="4">
-        <v>41.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="253" spans="1:6">
-      <c r="A253" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A253" s="11" t="s">
+        <v>643</v>
+      </c>
+      <c r="B253" s="11"/>
+      <c r="C253" s="11"/>
+      <c r="D253" s="11"/>
+      <c r="E253" s="3"/>
+      <c r="F253" s="6"/>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="12" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="B254" s="12" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C254" s="12" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="D254" s="12" t="s">
-        <v>0</v>
+        <v>647</v>
       </c>
       <c r="E254" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F254" s="4">
-        <v>106.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="12" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="B255" s="12" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="C255" s="12" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="D255" s="12" t="s">
-        <v>0</v>
+        <v>647</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F255" s="4">
-        <v>106.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="256" spans="1:6">
-      <c r="A256" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A256" s="11" t="s">
+        <v>651</v>
+      </c>
+      <c r="B256" s="11"/>
+      <c r="C256" s="11"/>
+      <c r="D256" s="11"/>
+      <c r="E256" s="3"/>
+      <c r="F256" s="6"/>
     </row>
     <row r="257" spans="1:6">
-      <c r="A257" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A257" s="11" t="s">
+        <v>652</v>
+      </c>
+      <c r="B257" s="11"/>
+      <c r="C257" s="11"/>
+      <c r="D257" s="11"/>
+      <c r="E257" s="3"/>
+      <c r="F257" s="6"/>
     </row>
     <row r="258" spans="1:6">
-      <c r="A258" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B258" s="12" t="s">
+      <c r="A258" s="11" t="s">
         <v>653</v>
       </c>
-      <c r="C258" s="12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B258" s="11"/>
+      <c r="C258" s="11"/>
+      <c r="D258" s="11"/>
+      <c r="E258" s="3"/>
+      <c r="F258" s="6"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="B259" s="12" t="s">
         <v>655</v>
       </c>
-      <c r="B259" s="12" t="s">
+      <c r="C259" s="12" t="s">
         <v>656</v>
       </c>
-      <c r="C259" s="12" t="s">
+      <c r="D259" s="12" t="s">
         <v>657</v>
       </c>
-      <c r="D259" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F259" s="4">
-        <v>41.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="12" t="s">
+      <c r="A260" s="11" t="s">
         <v>658</v>
       </c>
-      <c r="B260" s="12" t="s">
+      <c r="B260" s="11"/>
+      <c r="C260" s="11"/>
+      <c r="D260" s="11"/>
+      <c r="E260" s="3"/>
+      <c r="F260" s="6"/>
+    </row>
+    <row r="261" spans="1:6">
+      <c r="A261" s="11" t="s">
         <v>659</v>
       </c>
-      <c r="C260" s="12" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="B261" s="11"/>
+      <c r="C261" s="11"/>
+      <c r="D261" s="11"/>
+      <c r="E261" s="3"/>
+      <c r="F261" s="6"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="12" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="B262" s="12" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C262" s="12" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="D262" s="12" t="s">
-        <v>0</v>
+        <v>657</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F262" s="4">
-        <v>41.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B263" s="11"/>
       <c r="C263" s="11"/>
       <c r="D263" s="11"/>
       <c r="E263" s="3"/>
       <c r="F263" s="6"/>
     </row>
     <row r="264" spans="1:6">
-      <c r="A264" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A264" s="11" t="s">
+        <v>664</v>
+      </c>
+      <c r="B264" s="11"/>
+      <c r="C264" s="11"/>
+      <c r="D264" s="11"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="6"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="12" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="B265" s="12" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="C265" s="12" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="D265" s="12" t="s">
-        <v>0</v>
+        <v>668</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F265" s="4">
-        <v>157.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
-      <c r="A266" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A266" s="11" t="s">
+        <v>669</v>
+      </c>
+      <c r="B266" s="11"/>
+      <c r="C266" s="11"/>
+      <c r="D266" s="11"/>
+      <c r="E266" s="3"/>
+      <c r="F266" s="6"/>
     </row>
     <row r="267" spans="1:6">
-      <c r="A267" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A267" s="11" t="s">
+        <v>670</v>
+      </c>
+      <c r="B267" s="11"/>
+      <c r="C267" s="11"/>
+      <c r="D267" s="11"/>
+      <c r="E267" s="3"/>
+      <c r="F267" s="6"/>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="12" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="B268" s="12" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="C268" s="12" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="D268" s="12" t="s">
-        <v>0</v>
+        <v>674</v>
       </c>
       <c r="E268" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F268" s="4">
-        <v>41.0</v>
+        <v>13138.0</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="12" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
       <c r="B269" s="12" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="C269" s="12" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="D269" s="12" t="s">
-        <v>0</v>
+        <v>678</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F269" s="4">
-        <v>106.0</v>
+        <v>23632.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
-      <c r="A270" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A270" s="11" t="s">
+        <v>679</v>
+      </c>
+      <c r="B270" s="11"/>
+      <c r="C270" s="11"/>
+      <c r="D270" s="11"/>
+      <c r="E270" s="3"/>
+      <c r="F270" s="6"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="12" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B271" s="12" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="C271" s="12" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="D271" s="12" t="s">
-        <v>0</v>
+        <v>678</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F271" s="4">
-        <v>105.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
-      <c r="A272" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A272" s="11" t="s">
+        <v>683</v>
+      </c>
+      <c r="B272" s="11"/>
+      <c r="C272" s="11"/>
+      <c r="D272" s="11"/>
+      <c r="E272" s="3"/>
+      <c r="F272" s="6"/>
     </row>
     <row r="273" spans="1:6">
-      <c r="A273" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A273" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="B273" s="11"/>
+      <c r="C273" s="11"/>
+      <c r="D273" s="11"/>
+      <c r="E273" s="3"/>
+      <c r="F273" s="6"/>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="12" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
       <c r="B274" s="12" t="s">
-        <v>699</v>
+        <v>686</v>
       </c>
       <c r="C274" s="12" t="s">
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="D274" s="12" t="s">
-        <v>0</v>
+        <v>688</v>
       </c>
       <c r="E274" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F274" s="4">
-        <v>69.0</v>
+        <v>21434.0</v>
       </c>
     </row>
     <row r="275" spans="1:6">
-      <c r="A275" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A275" s="11" t="s">
+        <v>689</v>
+      </c>
+      <c r="B275" s="11"/>
+      <c r="C275" s="11"/>
+      <c r="D275" s="11"/>
+      <c r="E275" s="3"/>
+      <c r="F275" s="6"/>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="12" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="B276" s="12" t="s">
-        <v>705</v>
+        <v>691</v>
       </c>
       <c r="C276" s="12" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="D276" s="12" t="s">
-        <v>0</v>
+        <v>678</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F276" s="4">
-        <v>43.0</v>
+        <v>38797.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="12" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="B277" s="12" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="C277" s="12" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="D277" s="12" t="s">
-        <v>0</v>
+        <v>678</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F277" s="4">
-        <v>51.0</v>
+        <v>19431.0</v>
       </c>
     </row>
     <row r="278" spans="1:6">
-      <c r="A278" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F278" s="6"/>
+      <c r="A278" s="12" t="s">
+        <v>696</v>
+      </c>
+      <c r="B278" s="12" t="s">
+        <v>697</v>
+      </c>
+      <c r="C278" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="D278" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F278" s="4">
+        <v>19432.0</v>
+      </c>
     </row>
     <row r="279" spans="1:6">
-      <c r="A279" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A279" s="11" t="s">
+        <v>699</v>
+      </c>
+      <c r="B279" s="11"/>
+      <c r="C279" s="11"/>
+      <c r="D279" s="11"/>
+      <c r="E279" s="3"/>
+      <c r="F279" s="6"/>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="12" t="s">
-        <v>714</v>
+        <v>700</v>
       </c>
       <c r="B280" s="12" t="s">
-        <v>715</v>
+        <v>701</v>
       </c>
       <c r="C280" s="12" t="s">
-        <v>716</v>
+        <v>702</v>
       </c>
       <c r="D280" s="12" t="s">
-        <v>0</v>
+        <v>642</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F280" s="4">
-        <v>123.0</v>
+        <v>3890.0</v>
       </c>
     </row>
     <row r="281" spans="1:6">
-      <c r="A281" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A281" s="11" t="s">
+        <v>703</v>
+      </c>
+      <c r="B281" s="11"/>
+      <c r="C281" s="11"/>
+      <c r="D281" s="11"/>
+      <c r="E281" s="3"/>
+      <c r="F281" s="6"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="12" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="B282" s="12" t="s">
-        <v>721</v>
+        <v>705</v>
       </c>
       <c r="C282" s="12" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="D282" s="12" t="s">
-        <v>0</v>
+        <v>707</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F282" s="4">
-        <v>41.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
-      <c r="A283" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A283" s="11" t="s">
+        <v>708</v>
+      </c>
+      <c r="B283" s="11"/>
+      <c r="C283" s="11"/>
+      <c r="D283" s="11"/>
+      <c r="E283" s="3"/>
+      <c r="F283" s="6"/>
     </row>
     <row r="284" spans="1:6">
-      <c r="A284" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F284" s="6"/>
+      <c r="A284" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="B284" s="12" t="s">
+        <v>710</v>
+      </c>
+      <c r="C284" s="12" t="s">
+        <v>711</v>
+      </c>
+      <c r="D284" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F284" s="4">
+        <v>3990.0</v>
+      </c>
     </row>
     <row r="285" spans="1:6">
-      <c r="A285" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A285" s="11" t="s">
+        <v>713</v>
+      </c>
+      <c r="B285" s="11"/>
+      <c r="C285" s="11"/>
+      <c r="D285" s="11"/>
+      <c r="E285" s="3"/>
+      <c r="F285" s="6"/>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="12" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="B286" s="12" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="C286" s="12" t="s">
-        <v>732</v>
+        <v>716</v>
       </c>
       <c r="D286" s="12" t="s">
-        <v>0</v>
+        <v>717</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="4">
-        <v>138.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
-      <c r="A287" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A287" s="11" t="s">
+        <v>718</v>
+      </c>
+      <c r="B287" s="11"/>
+      <c r="C287" s="11"/>
+      <c r="D287" s="11"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="6"/>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11" t="s">
-        <v>736</v>
+        <v>719</v>
       </c>
       <c r="B288" s="11"/>
       <c r="C288" s="11"/>
       <c r="D288" s="11"/>
       <c r="E288" s="3"/>
       <c r="F288" s="6"/>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="12" t="s">
-        <v>737</v>
+        <v>720</v>
       </c>
       <c r="B289" s="12" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
       <c r="C289" s="12" t="s">
-        <v>739</v>
+        <v>722</v>
       </c>
       <c r="D289" s="12" t="s">
-        <v>0</v>
+        <v>647</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="4">
-        <v>181.0</v>
+        <v>1305.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
-      <c r="A290" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A290" s="11" t="s">
+        <v>723</v>
+      </c>
+      <c r="B290" s="11"/>
+      <c r="C290" s="11"/>
+      <c r="D290" s="11"/>
+      <c r="E290" s="3"/>
+      <c r="F290" s="6"/>
     </row>
     <row r="291" spans="1:6">
-      <c r="A291" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A291" s="11" t="s">
+        <v>724</v>
+      </c>
+      <c r="B291" s="11"/>
+      <c r="C291" s="11"/>
+      <c r="D291" s="11"/>
+      <c r="E291" s="3"/>
+      <c r="F291" s="6"/>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A292" s="11" t="s">
+        <v>725</v>
+      </c>
+      <c r="B292" s="11"/>
+      <c r="C292" s="11"/>
+      <c r="D292" s="11"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="6"/>
     </row>
     <row r="293" spans="1:6">
-      <c r="A293" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A293" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="B293" s="11"/>
+      <c r="C293" s="11"/>
+      <c r="D293" s="11"/>
+      <c r="E293" s="3"/>
+      <c r="F293" s="6"/>
     </row>
     <row r="294" spans="1:6">
-      <c r="A294" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A294" s="11" t="s">
+        <v>727</v>
+      </c>
+      <c r="B294" s="11"/>
+      <c r="C294" s="11"/>
+      <c r="D294" s="11"/>
+      <c r="E294" s="3"/>
+      <c r="F294" s="6"/>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="12" t="s">
-        <v>755</v>
+        <v>728</v>
       </c>
       <c r="B295" s="12" t="s">
-        <v>756</v>
+        <v>729</v>
       </c>
       <c r="C295" s="12" t="s">
-        <v>757</v>
+        <v>730</v>
       </c>
       <c r="D295" s="12" t="s">
-        <v>0</v>
+        <v>642</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F295" s="4">
-        <v>187.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
-      <c r="A296" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A296" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="B296" s="11"/>
+      <c r="C296" s="11"/>
+      <c r="D296" s="11"/>
+      <c r="E296" s="3"/>
+      <c r="F296" s="6"/>
     </row>
     <row r="297" spans="1:6">
-      <c r="A297" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A297" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="B297" s="11"/>
+      <c r="C297" s="11"/>
+      <c r="D297" s="11"/>
+      <c r="E297" s="3"/>
+      <c r="F297" s="6"/>
     </row>
     <row r="298" spans="1:6">
-      <c r="A298" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A298" s="11" t="s">
+        <v>733</v>
+      </c>
+      <c r="B298" s="11"/>
+      <c r="C298" s="11"/>
+      <c r="D298" s="11"/>
+      <c r="E298" s="3"/>
+      <c r="F298" s="6"/>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="12" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>734</v>
+      </c>
+      <c r="B299" s="12">
+        <v>63102</v>
       </c>
       <c r="C299" s="12" t="s">
-        <v>769</v>
+        <v>735</v>
       </c>
       <c r="D299" s="12" t="s">
-        <v>0</v>
+        <v>736</v>
       </c>
       <c r="E299" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F299" s="4">
-        <v>118.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="12" t="s">
-        <v>770</v>
+        <v>737</v>
       </c>
       <c r="B300" s="12" t="s">
-        <v>771</v>
+        <v>738</v>
       </c>
       <c r="C300" s="12" t="s">
-        <v>772</v>
+        <v>739</v>
       </c>
       <c r="D300" s="12" t="s">
-        <v>0</v>
+        <v>647</v>
       </c>
       <c r="E300" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F300" s="4">
-        <v>41.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="301" spans="1:6">
-      <c r="A301" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A301" s="11" t="s">
+        <v>740</v>
+      </c>
+      <c r="B301" s="11"/>
+      <c r="C301" s="11"/>
+      <c r="D301" s="11"/>
+      <c r="E301" s="3"/>
+      <c r="F301" s="6"/>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="12" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>741</v>
+      </c>
+      <c r="B302" s="12">
+        <v>78142</v>
       </c>
       <c r="C302" s="12" t="s">
-        <v>778</v>
+        <v>742</v>
       </c>
       <c r="D302" s="12" t="s">
-        <v>0</v>
+        <v>743</v>
       </c>
       <c r="E302" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F302" s="4">
-        <v>41.0</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="303" spans="1:6">
-      <c r="A303" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A303" s="11" t="s">
+        <v>744</v>
+      </c>
+      <c r="B303" s="11"/>
+      <c r="C303" s="11"/>
+      <c r="D303" s="11"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="6"/>
     </row>
     <row r="304" spans="1:6">
-      <c r="A304" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A304" s="11" t="s">
+        <v>745</v>
+      </c>
+      <c r="B304" s="11"/>
+      <c r="C304" s="11"/>
+      <c r="D304" s="11"/>
+      <c r="E304" s="3"/>
+      <c r="F304" s="6"/>
     </row>
     <row r="305" spans="1:6">
-      <c r="A305" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F305" s="6"/>
+      <c r="A305" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="B305" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="C305" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="D305" s="12" t="s">
+        <v>642</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F305" s="4">
+        <v>2390.0</v>
+      </c>
     </row>
     <row r="306" spans="1:6">
-      <c r="A306" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A306" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="B306" s="11"/>
+      <c r="C306" s="11"/>
+      <c r="D306" s="11"/>
+      <c r="E306" s="3"/>
+      <c r="F306" s="6"/>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11" t="s">
-        <v>789</v>
+        <v>750</v>
       </c>
       <c r="B307" s="11"/>
       <c r="C307" s="11"/>
       <c r="D307" s="11"/>
       <c r="E307" s="3"/>
       <c r="F307" s="6"/>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="12" t="s">
-        <v>790</v>
+        <v>751</v>
       </c>
       <c r="B308" s="12" t="s">
-        <v>791</v>
+        <v>752</v>
       </c>
       <c r="C308" s="12" t="s">
-        <v>792</v>
+        <v>753</v>
       </c>
       <c r="D308" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E308" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F308" s="4">
-        <v>2850.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="309" spans="1:6">
-      <c r="A309" s="11" t="s">
-[...1424 lines deleted...]
-      <c r="F406" s="4"/>
+      <c r="A309" s="12"/>
+      <c r="B309" s="12"/>
+      <c r="C309" s="12"/>
+      <c r="D309" s="12"/>
+      <c r="E309" s="1"/>
+      <c r="F309" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A14:F14"/>
-    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A22:F22"/>
-    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A25:F25"/>
     <mergeCell ref="A28:F28"/>
-    <mergeCell ref="A32:F32"/>
-    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A34:F34"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A36:F36"/>
-    <mergeCell ref="A38:F38"/>
-[...8 lines deleted...]
-    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="A55:F55"/>
     <mergeCell ref="A57:F57"/>
-    <mergeCell ref="A61:F61"/>
-[...1 lines deleted...]
-    <mergeCell ref="A67:F67"/>
     <mergeCell ref="A68:F68"/>
-    <mergeCell ref="A83:F83"/>
-[...31 lines deleted...]
-    <mergeCell ref="A246:F246"/>
+    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A86:F86"/>
+    <mergeCell ref="A94:F94"/>
+    <mergeCell ref="A96:F96"/>
+    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A107:F107"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A119:F119"/>
+    <mergeCell ref="A120:F120"/>
+    <mergeCell ref="A135:F135"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A155:F155"/>
+    <mergeCell ref="A159:F159"/>
+    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A175:F175"/>
+    <mergeCell ref="A180:F180"/>
+    <mergeCell ref="A186:F186"/>
+    <mergeCell ref="A187:F187"/>
+    <mergeCell ref="A191:F191"/>
+    <mergeCell ref="A193:F193"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="A220:F220"/>
+    <mergeCell ref="A234:F234"/>
+    <mergeCell ref="A236:F236"/>
+    <mergeCell ref="A239:F239"/>
+    <mergeCell ref="A242:F242"/>
+    <mergeCell ref="A243:F243"/>
+    <mergeCell ref="A245:F245"/>
+    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="A250:F250"/>
+    <mergeCell ref="A251:F251"/>
+    <mergeCell ref="A253:F253"/>
+    <mergeCell ref="A256:F256"/>
+    <mergeCell ref="A257:F257"/>
+    <mergeCell ref="A258:F258"/>
+    <mergeCell ref="A260:F260"/>
+    <mergeCell ref="A261:F261"/>
     <mergeCell ref="A263:F263"/>
-    <mergeCell ref="A278:F278"/>
-    <mergeCell ref="A284:F284"/>
+    <mergeCell ref="A264:F264"/>
+    <mergeCell ref="A266:F266"/>
+    <mergeCell ref="A267:F267"/>
+    <mergeCell ref="A270:F270"/>
+    <mergeCell ref="A272:F272"/>
+    <mergeCell ref="A273:F273"/>
+    <mergeCell ref="A275:F275"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A283:F283"/>
+    <mergeCell ref="A285:F285"/>
+    <mergeCell ref="A287:F287"/>
     <mergeCell ref="A288:F288"/>
-    <mergeCell ref="A305:F305"/>
+    <mergeCell ref="A290:F290"/>
+    <mergeCell ref="A291:F291"/>
+    <mergeCell ref="A292:F292"/>
+    <mergeCell ref="A293:F293"/>
+    <mergeCell ref="A294:F294"/>
+    <mergeCell ref="A296:F296"/>
+    <mergeCell ref="A297:F297"/>
+    <mergeCell ref="A298:F298"/>
+    <mergeCell ref="A301:F301"/>
+    <mergeCell ref="A303:F303"/>
+    <mergeCell ref="A304:F304"/>
+    <mergeCell ref="A306:F306"/>
     <mergeCell ref="A307:F307"/>
-    <mergeCell ref="A309:F309"/>
-[...50 lines deleted...]
-    <mergeCell ref="A403:F403"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>