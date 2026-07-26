--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -12,212 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="715">
   <si>
     <t>LYAMBDA</t>
   </si>
   <si>
     <t>8 (800) 707 15 73, Пн-Пт: 10:00-18:00, Cб-Вс: Выходной</t>
   </si>
   <si>
-    <t>Цены и остатки действительны на 08.06.2026 05:22</t>
+    <t>Цены и остатки действительны на 26.07.2026 05:50</t>
   </si>
   <si>
     <t>Код товара</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t>┣ Logitech (8)</t>
-[...2 lines deleted...]
-    <t>┣━ Мыши (4)</t>
+    <t>┣ Logitech (4)</t>
+  </si>
+  <si>
+    <t>┣━ Мыши (3)</t>
   </si>
   <si>
     <t>НФ-00023791</t>
   </si>
   <si>
     <t>910-004646</t>
   </si>
   <si>
     <t>Мышь беспроводная Logitech M170, Grey [910-004646]</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>НФ-00016875</t>
   </si>
   <si>
     <t>910-004924</t>
   </si>
   <si>
     <t>Мышь беспроводная Logitech M330 SILENT PLUS, Black [910-004924]</t>
   </si>
   <si>
-    <t>НФ-00023794</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00023793</t>
   </si>
   <si>
     <t>910-001793</t>
   </si>
   <si>
     <t>Мышь проводная Logitech M90 Dark Grey [910-001793]</t>
   </si>
   <si>
     <t>┣━ Мыши игровые (1)</t>
   </si>
   <si>
     <t>НФ-00019764</t>
   </si>
   <si>
     <t>910-005809</t>
   </si>
   <si>
     <t>Мышь проводная игровая Logitech G102 LIGHTSYNC, White [910-005809]</t>
   </si>
   <si>
-    <t>┣━ VC (2)</t>
-[...47 lines deleted...]
-    <t>Ноутбук Lenovo Thinkpad E16 G2 &lt;21M5S0JG00&gt; AMD Ryzen 7 7735HS/16Gb/512Gb SSD/16.0 WUXGA IPS 300nits/Backlit/Cam FHD/FPR/NO OS</t>
+    <t>┣ Ноутбуки (2)</t>
+  </si>
+  <si>
+    <t>┣━ Ноутбуки Lenovo (2)</t>
+  </si>
+  <si>
+    <t>┣━━ Commercial (2)</t>
+  </si>
+  <si>
+    <t>НФ-00034667</t>
+  </si>
+  <si>
+    <t>21SSS27D00</t>
+  </si>
+  <si>
+    <t>Ноутбук Lenovo Thinkpad E16 Gen 3 &lt;21SSS27D00&gt; Ultra 5 225H/16Gb/512Gb SSD/16.0 WUXGA IPS 300nits/Backlit/Cam FHD IR/FPR/No OS</t>
   </si>
   <si>
     <t>Lenovo</t>
   </si>
   <si>
-    <t>НФ-00034667</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00034665</t>
   </si>
   <si>
     <t>21ML0089US</t>
   </si>
   <si>
     <t>Ноутбук Lenovo ThinkPad T14 G5 &lt;21ML0089US&gt; Ultra 7-155U/16GB/512GB SSD/14.0 WUXGA IPS 400nits /Backlit/Cam 5MP/FPR/ W11 Pro</t>
   </si>
   <si>
-    <t>┣ LYAMBDA (172)</t>
+    <t>┣ LYAMBDA (166)</t>
   </si>
   <si>
     <t>┣━ Автомобильные зарядные устройства (2)</t>
   </si>
   <si>
     <t>НФ-00016770</t>
   </si>
   <si>
     <t>LS-A30</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Lyambda 30Вт USB-A (QC3.0) Aluminum LS-A30 Space grey</t>
   </si>
   <si>
     <t>НФ-00016772</t>
   </si>
   <si>
     <t>LWC-201</t>
   </si>
   <si>
     <t>Автомобильный держатель для телефона с функцией беспроводной зарядки Lyambda LWC-201</t>
   </si>
   <si>
     <t>┣━ Сетевые зарядные устройства (2)</t>
   </si>
@@ -239,54 +188,54 @@
   <si>
     <t>Сетевое зарядное устройство Lyambda 100Вт Pro GaN c 4-мя выходами (2xUSB-C PD100W + 2xUSB-A QC 65W) SLT-100-Pro</t>
   </si>
   <si>
     <t>┣━ Портативные колонки (2)</t>
   </si>
   <si>
     <t>НФ-00017530</t>
   </si>
   <si>
     <t>LBS101-GR</t>
   </si>
   <si>
     <t>Портативная колонка с Bluetooth 5.3, 6Вт, LYAMBDA, зелёный [LBS101-GR]</t>
   </si>
   <si>
     <t>НФ-00017531</t>
   </si>
   <si>
     <t>LBS101-BK</t>
   </si>
   <si>
     <t>Портативная колонка с Bluetooth 5.3, 6Вт, LYAMBDA, чёрный [LBS101-BK]</t>
   </si>
   <si>
-    <t>┣━ Ремешки для часов (84)</t>
-[...2 lines deleted...]
-    <t>┣━━ Ремешки для Apple Watch 38-40мм (30)</t>
+    <t>┣━ Ремешки для часов (81)</t>
+  </si>
+  <si>
+    <t>┣━━ Ремешки для Apple Watch 38-40мм (29)</t>
   </si>
   <si>
     <t>┣━━━ Силикон Apple Watch 38-40мм (14)</t>
   </si>
   <si>
     <t>НФ-00028711</t>
   </si>
   <si>
     <t>DS-APS08-40-BL</t>
   </si>
   <si>
     <t>Силиконовый ремешок для Apple Watch 38/40/41 mm LYAMBDA ALTAIR DS-APS08-40-BL Blue</t>
   </si>
   <si>
     <t>НФ-00028717</t>
   </si>
   <si>
     <t>DS-APS08-40-RD</t>
   </si>
   <si>
     <t>Силиконовый ремешок для Apple Watch 38/40/41 mm LYAMBDA ALTAIR DS-APS08-40-RD Red</t>
   </si>
   <si>
     <t>НФ-00028677</t>
   </si>
@@ -416,51 +365,51 @@
   <si>
     <t>Кожаный ремешок для Apple Watch 38/40/41 mm LYAMBDA POLLUX DSP-24-40-WR Wine red</t>
   </si>
   <si>
     <t>НФ-00028896</t>
   </si>
   <si>
     <t>DSP-24-40-YL</t>
   </si>
   <si>
     <t>Кожаный ремешок для Apple Watch 38/40/41 mm LYAMBDA POLLUX DSP-24-40-YL Yellow</t>
   </si>
   <si>
     <t>┣━━━ Нерж сталь Apple Watch 38-40мм (1)</t>
   </si>
   <si>
     <t>НФ-00028943</t>
   </si>
   <si>
     <t>DS-APG-05-40-GL</t>
   </si>
   <si>
     <t>Ремешок из нержавеющей стали для Apple Watch 38/40/41 mm LYAMBDA CANOPUS DS-APG-05-40-GL Gold</t>
   </si>
   <si>
-    <t>┣━━━ Нейлон Apple Watch 38-40мм (10)</t>
+    <t>┣━━━ Нейлон Apple Watch 38-40мм (9)</t>
   </si>
   <si>
     <t>НФ-00018110</t>
   </si>
   <si>
     <t>DSN-26-40-1</t>
   </si>
   <si>
     <t>Нейлоновый ремешок для Apple Watch 38/40/41 mm Lyambda Premium Meleph DSN-26-40-1 Black</t>
   </si>
   <si>
     <t>НФ-00015094</t>
   </si>
   <si>
     <t>DSN-26-40-13</t>
   </si>
   <si>
     <t>Нейлоновый ремешок для Apple Watch 38/40/41 mm Lyambda Premium Meleph DSN-26-40-13 Blue/Orange/Green</t>
   </si>
   <si>
     <t>НФ-00018112</t>
   </si>
   <si>
     <t>DSN-26-40-15</t>
   </si>
@@ -491,59 +440,50 @@
   <si>
     <t>DSN-26-40-6</t>
   </si>
   <si>
     <t>Нейлоновый ремешок для Apple Watch 38/40/41 mm Lyambda Premium Meleph DSN-26-40-6 Blue/Gray/White</t>
   </si>
   <si>
     <t>НФ-00018111</t>
   </si>
   <si>
     <t>DSN-26-40-7</t>
   </si>
   <si>
     <t>Нейлоновый ремешок для Apple Watch 38/40/41 mm Lyambda Premium Meleph DSN-26-40-7 Red/Blue/Gray</t>
   </si>
   <si>
     <t>НФ-00015098</t>
   </si>
   <si>
     <t>DSN-26-40-8</t>
   </si>
   <si>
     <t>Нейлоновый ремешок для Apple Watch 38/40/41 mm Lyambda Premium Meleph DSN-26-40-8 Wine Red</t>
   </si>
   <si>
-    <t>НФ-00018119</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00018134</t>
   </si>
   <si>
     <t>DSN-24-40-RD</t>
   </si>
   <si>
     <t>Петлевой нейлоновый ремешок для Apple Watch 38/40/41 mm LYAMBDA NAVI DSN-24-40-RD Red</t>
   </si>
   <si>
     <t>┣━━━ Керамика Apple Watch 38-40мм (2)</t>
   </si>
   <si>
     <t>НФ-00028480</t>
   </si>
   <si>
     <t>DS-APG-06-40-BD</t>
   </si>
   <si>
     <t>Керамический ремешок для Apple Watch 38/40/41 mm LYAMBDA LIBERTAS DS-APG-06-40-BD Black/Dark Blue</t>
   </si>
   <si>
     <t>НФ-00028479</t>
   </si>
   <si>
     <t>DS-APG-06-40-BR</t>
@@ -725,51 +665,51 @@
   <si>
     <t>┣━━━ Кожа Apple Watch 42-44мм (1)</t>
   </si>
   <si>
     <t>НФ-00028630</t>
   </si>
   <si>
     <t>DSP-03-44</t>
   </si>
   <si>
     <t>Кожаный ремешок для Apple Watch 42/44/45 mm LYAMBDA MINKAR DSP-03-44 Black</t>
   </si>
   <si>
     <t>┣━━━ Нерж сталь Apple Watch 42-44мм (1)</t>
   </si>
   <si>
     <t>НФ-00028745</t>
   </si>
   <si>
     <t>DSG-42-44-BL</t>
   </si>
   <si>
     <t>Ремешок из нержавеющей стали для Apple Watch 42/44/45/49 mm Lyambda Premium Canopus DSG-42-44-BL Blue</t>
   </si>
   <si>
-    <t>┣━━ Универсальные ремешки 22мм (16)</t>
+    <t>┣━━ Универсальные ремешки 22мм (15)</t>
   </si>
   <si>
     <t>┣━━━ Нейлон 22мм (7)</t>
   </si>
   <si>
     <t>НФ-00017808</t>
   </si>
   <si>
     <t>DSN-19-22-PK</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 22 mm LYAMBDA NAVI DSN-19-22-PK Pink</t>
   </si>
   <si>
     <t>НФ-00017795</t>
   </si>
   <si>
     <t>DSN-13-22-LVT</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 22 mm LYAMBDA PLEIONE DSN-13-22-LVT Light purple</t>
   </si>
   <si>
     <t>НФ-00017801</t>
   </si>
@@ -842,132 +782,114 @@
   <si>
     <t>DS-GM-01-22-GL</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 22 mm LYAMBDA CAPELLA DS-GM-01-22-GL Gold</t>
   </si>
   <si>
     <t>НФ-00016827</t>
   </si>
   <si>
     <t>DS-GM-01-22-SC</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 22 mm LYAMBDA CAPELLA DS-GM-01-22-SC Seven Color</t>
   </si>
   <si>
     <t>НФ-00016828</t>
   </si>
   <si>
     <t>DSG-11-22-SR</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 22 mm LYAMBDA CETUS DSG-11-22-SR Silver/Rose Gold</t>
   </si>
   <si>
-    <t>┣━━━ Кожа 22мм (2)</t>
+    <t>┣━━━ Кожа 22мм (1)</t>
   </si>
   <si>
     <t>НФ-00018067</t>
   </si>
   <si>
     <t>LWA-S41-22-PK</t>
   </si>
   <si>
     <t>Универсальный кожаный ремешок для часов 22 mm LYAMBDA NEMBUS LWA-S41-22-PK Pink</t>
   </si>
   <si>
-    <t>НФ-00018058</t>
-[...7 lines deleted...]
-  <si>
     <t>┣━━━ Силикон 22мм (2)</t>
   </si>
   <si>
     <t>НФ-00017835</t>
   </si>
   <si>
     <t>DSJ-01-05T-22-RD</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 22 mm LYAMBDA ALTAIR DSJ-01-05T-22-RD Red</t>
   </si>
   <si>
     <t>НФ-00017828</t>
   </si>
   <si>
     <t>DSJ-01-06T-22-LP</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 22 mm LYAMBDA ALTAIR DSJ-01-06T-22-LP Light pink</t>
   </si>
   <si>
-    <t>┣━━ Универсальные ремешки 20мм (19)</t>
-[...2 lines deleted...]
-    <t>┣━━━ Нейлон 20мм (14)</t>
+    <t>┣━━ Универсальные ремешки 20мм (18)</t>
+  </si>
+  <si>
+    <t>┣━━━ Нейлон 20мм (13)</t>
   </si>
   <si>
     <t>НФ-00028467</t>
   </si>
   <si>
     <t>DSN-19-20-PK</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-PK Pink</t>
   </si>
   <si>
     <t>НФ-00028470</t>
   </si>
   <si>
     <t>DSN-19-20-RD</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-RD Red</t>
   </si>
   <si>
     <t>НФ-00028471</t>
   </si>
   <si>
     <t>DSN-19-20-WR</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-WR Wine Red</t>
-  </si>
-[...7 lines deleted...]
-    <t>Универсальный плетеный нейлоновый ремешок для часов 20 mm LYAMBDA PLEIONE DSN-13-20-BLW Blue/White</t>
   </si>
   <si>
     <t>НФ-00028451</t>
   </si>
   <si>
     <t>DSN-13-20-CR</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 20 mm LYAMBDA PLEIONE DSN-13-20-CR Coral color</t>
   </si>
   <si>
     <t>НФ-00028453</t>
   </si>
   <si>
     <t>DSN-13-20-LGN</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 20 mm LYAMBDA PLEIONE DSN-13-20-LGN Light green</t>
   </si>
   <si>
     <t>НФ-00028454</t>
   </si>
   <si>
     <t>DSN-13-20-LVT</t>
   </si>
@@ -1209,51 +1131,51 @@
   <si>
     <t>E-PRO-L</t>
   </si>
   <si>
     <t>Комплект сменных насадок Lyambda E-PRO-L для Apple AirPods Pro Белый/Черный</t>
   </si>
   <si>
     <t>НФ-00018781</t>
   </si>
   <si>
     <t>E-PRO-M</t>
   </si>
   <si>
     <t>Комплект сменных насадок Lyambda E-PRO-M для Apple AirPods Pro Белый/Черный</t>
   </si>
   <si>
     <t>НФ-00018783</t>
   </si>
   <si>
     <t>E-PRO-S</t>
   </si>
   <si>
     <t>Комплект сменных насадок Lyambda E-PRO-S для Apple AirPods Pro Белый/Черный</t>
   </si>
   <si>
-    <t>┣━ Кабели (13)</t>
+    <t>┣━ Кабели (12)</t>
   </si>
   <si>
     <t>НФ-00018195</t>
   </si>
   <si>
     <t>LALm05-WH</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-A(m)/Lightning(m), 2,4A, 0,5м, белый, [LALm05-WH]</t>
   </si>
   <si>
     <t>НФ-00018194</t>
   </si>
   <si>
     <t>LALm05-BK</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-A(m)/Lightning(m), 2,4A, 0,5м, чёрный, [LALm05-BK]</t>
   </si>
   <si>
     <t>НФ-00018197</t>
   </si>
   <si>
     <t>LALm10-WH</t>
   </si>
@@ -1320,99 +1242,90 @@
   <si>
     <t>LCLm10-BK</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-C(m)/Lightning(m), 3A, 1м, чёрный, [LCLm10-BK]</t>
   </si>
   <si>
     <t>НФ-00018205</t>
   </si>
   <si>
     <t>LCLm25-WH</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-C(m)/Lightning(m), 3A, 2,5м, белый, [LCLm25-WH]</t>
   </si>
   <si>
     <t>НФ-00018204</t>
   </si>
   <si>
     <t>LCLm25-BK</t>
   </si>
   <si>
     <t>USB-кабель Lyambda, MFI, Type-C(m)/Lightning(m), 3A, 2,5м, чёрный, [LCLm25-BK]</t>
   </si>
   <si>
-    <t>НФ-00018218</t>
-[...7 lines deleted...]
-  <si>
     <t>┣━ Док станции (1)</t>
   </si>
   <si>
     <t>НФ-00019715</t>
   </si>
   <si>
     <t>LIN-07</t>
   </si>
   <si>
     <t>Док-станция Type-C 11 в 1 Multimedia DUAL Hdmi / Type-C /Usb 3.0/RJ45/AUX 3.5/SD/TF Lyambda  Aluminum LIN-07 Gray</t>
   </si>
   <si>
     <t>┣━ Комплектующие для ПК (4)</t>
   </si>
   <si>
     <t>НФ-00015082</t>
   </si>
   <si>
     <t>LAC-01</t>
   </si>
   <si>
     <t>Комплект кулеров для корпуса ПК LYAMBDA LAC-01 (120х120х25/23,3Db/4PIN+3PIN RGB +2PIN/RGB)</t>
   </si>
   <si>
     <t>НФ-00015083</t>
   </si>
   <si>
     <t>LAC-02</t>
   </si>
   <si>
     <t>Комплект кулеров для корпуса ПК LYAMBDA LAC-02 (120х120х25/18-30Db/4PIN+3PIN/RGB)</t>
   </si>
   <si>
-    <t>НФ-00029718</t>
-[...5 lines deleted...]
-    <t>Корпус LYAMBDA LGT-05 (ATX, MICRO ATX, ITX, 320*190*433, USB3.0*2, 3*120мм кулера в комплекте)</t>
+    <t>НФ-00015084</t>
+  </si>
+  <si>
+    <t>LGT-01</t>
+  </si>
+  <si>
+    <t>Корпус LYAMBDA LGT-01 (ATX, MICRO ATX, ITX)</t>
   </si>
   <si>
     <t>НФ-00018818</t>
   </si>
   <si>
     <t>LPC-03</t>
   </si>
   <si>
     <t>Устройство охлаждения процессора (кулер) LYAMBDA LPC-03 (775,115x,1366-AM3,AM4/TDP65W/92x62x132)</t>
   </si>
   <si>
     <t>┣━ Наушники/игровая гарнитура (5)</t>
   </si>
   <si>
     <t>НФ-00019353</t>
   </si>
   <si>
     <t>LTW20-BK</t>
   </si>
   <si>
     <t>Беспроводные внутриканальные наушники Lyambda True Wireless LTW20-BK Черный</t>
   </si>
   <si>
     <t>НФ-00019358</t>
   </si>
@@ -1428,51 +1341,51 @@
   <si>
     <t>LTW150-WT</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW150-WT) Белый</t>
   </si>
   <si>
     <t>НФ-00019357</t>
   </si>
   <si>
     <t>LTW200-BL</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW200-BL) Синий</t>
   </si>
   <si>
     <t>НФ-00019362</t>
   </si>
   <si>
     <t>LTW200-GR</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW200-GR) Серый</t>
   </si>
   <si>
-    <t>┣━ Чехлы для телефона (42)</t>
+    <t>┣━ Чехлы для телефона (40)</t>
   </si>
   <si>
     <t>┣━━ Чехлы для HONOR 9A (3)</t>
   </si>
   <si>
     <t>НФ-00016651</t>
   </si>
   <si>
     <t>LA06-H9A-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9A (LA06-H9A-BR) Brown</t>
   </si>
   <si>
     <t>НФ-00016652</t>
   </si>
   <si>
     <t>LA06-H9A-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9A (LA06-H9A-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00016648</t>
   </si>
@@ -1698,80 +1611,71 @@
   <si>
     <t>LA06-H9S-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9S (LA06-H9S-BK) Black</t>
   </si>
   <si>
     <t>НФ-00018165</t>
   </si>
   <si>
     <t>LA06-H9S-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для HONOR 9S (LA06-H9S-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00018161</t>
   </si>
   <si>
     <t>LA07-H9S-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для HONOR 9S (LA07-H9S-BL) Blue</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 12 Pro Max (13)</t>
+    <t>┣━━ Чехлы для iPhone 12 Pro Max (12)</t>
   </si>
   <si>
     <t>НФ-00019334</t>
   </si>
   <si>
     <t>LA03-1267-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 12 Pro Max (LA03-1267-BK) Black</t>
   </si>
   <si>
     <t>НФ-00019336</t>
   </si>
   <si>
     <t>LA03-1267-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 12 Pro Max (LA03-1267-GR) Grey</t>
   </si>
   <si>
-    <t>НФ-00019343</t>
-[...7 lines deleted...]
-  <si>
     <t>НФ-00019344</t>
   </si>
   <si>
     <t>LA11-1267-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 12 Pro Max (LA11-1267-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00019345</t>
   </si>
   <si>
     <t>LA11-1267-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 12 Pro Max (LA11-1267-GR) Green</t>
   </si>
   <si>
     <t>НФ-00019337</t>
   </si>
   <si>
     <t>LA05-1267-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 12 Pro Max (LA05-1267-BL) Light Grey Strip</t>
@@ -1818,62 +1722,50 @@
   <si>
     <t>LA07-1267-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REYA для iPhone 12 Pro Max (LA07-1267-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00019346</t>
   </si>
   <si>
     <t>LA15-1267-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA TITAN для iPhone 12 Pro Max (LA15-1267-BR) Brown</t>
   </si>
   <si>
     <t>НФ-00019348</t>
   </si>
   <si>
     <t>LA15-1267-PK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA TITAN для iPhone 12 Pro Max (LA15-1267-PK) Pink</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 16 (1)</t>
-[...10 lines deleted...]
-  <si>
     <t>┣━ Чехлы-накладки для MacBook (2)</t>
   </si>
   <si>
     <t>НФ-00018809</t>
   </si>
   <si>
     <t>DLS-CS-15/16-GR</t>
   </si>
   <si>
     <t>Холщовый чехол для MacBook. [DLS-CS-15/16-GR]</t>
   </si>
   <si>
     <t>НФ-00018814</t>
   </si>
   <si>
     <t>DLS-CS-15/16-VL</t>
   </si>
   <si>
     <t>Холщовый чехол для MacBook. [DLS-CS-15/16-VL]</t>
   </si>
   <si>
     <t>┣ Периферия и устройства ввода (2)</t>
   </si>
   <si>
     <t>НФ-00029659</t>
@@ -1923,135 +1815,159 @@
   <si>
     <t>Jeton AC1200 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 5 Mesh Router, белый, 4 LAN (1Gigabit WAN Port, 3 Gigabit LAN Ports) Wi-Fi 5 AC1200 1167 Mbps 802.11 ac/n/a 5 GHz , 802.11n/b/g 2.4 GHz, IPv6, CPU HiSilicon Dual Core, 128Mb/128Mb One mu</t>
   </si>
   <si>
     <t>Jeton</t>
   </si>
   <si>
     <t>НФ-00034575</t>
   </si>
   <si>
     <t>Jeton AX3000 Air</t>
   </si>
   <si>
     <t>Jeton AX3000 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 6 Mesh Router, белый, 4 LAN (4 Gigabit Adaptive WAN / LAN Ports) Wi-Fi 6 AX3000 2976 Mbps 802.11 ax/ac/n/a 5 GHz , 802.11ax/b/n/g 2.4 GHz, IPv6, CPU HiSilicon Premium Dual Core, 128Mb/12</t>
   </si>
   <si>
     <t>НФ-00034582</t>
   </si>
   <si>
     <t>Jeton AX3000 Core</t>
   </si>
   <si>
     <t>Jeton AX3000 Core, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 6 Mesh Router, белый, 4 LAN (4 Gigabit Adaptive WAN / LAN Ports) Wi-Fi 6 AX3000 2976 Mbps 802.11 ax/ac/n/a 5 GHz , 802.11ax/b/n/g 2.4 GHz, IPv6, CPU HiSilicon Ultra Dual Core, 128Mb/256</t>
   </si>
   <si>
+    <t>┣ Оргтехника (2)</t>
+  </si>
+  <si>
+    <t>┣━ Печатная техника и сканеры (2)</t>
+  </si>
+  <si>
+    <t>┣━━ Canon (1)</t>
+  </si>
+  <si>
+    <t>┣━━━ МФУ (1)</t>
+  </si>
+  <si>
+    <t>НФ-00030389</t>
+  </si>
+  <si>
+    <t>2315C009</t>
+  </si>
+  <si>
+    <t>МФУ Canon PIXMA G3410 &lt;2315C009&gt;</t>
+  </si>
+  <si>
+    <t>Canon</t>
+  </si>
+  <si>
+    <t>┣━━ HP (1)</t>
+  </si>
+  <si>
+    <t>НФ-00028195</t>
+  </si>
+  <si>
+    <t>7MD73A</t>
+  </si>
+  <si>
+    <t>МФУ HP LaserJet M141a &lt;7MD73A&gt;</t>
+  </si>
+  <si>
+    <t>HP</t>
+  </si>
+  <si>
     <t>┣ Умный дом и системы безопасности (3)</t>
   </si>
   <si>
     <t>┣━ Видеонаблюдение (1)</t>
   </si>
   <si>
     <t>┣━━ Камеры видеонаблюдения (1)</t>
   </si>
   <si>
     <t>НФ-00000787</t>
   </si>
   <si>
     <t>DS-T110 (2.8 mm)</t>
   </si>
   <si>
     <t>Камера видеонаблюдения HiWatch DS-T110 (2.8 mm) (ШК был Генерирован)</t>
   </si>
   <si>
     <t>No Name</t>
   </si>
   <si>
     <t>┣━ Умный дом (2)</t>
   </si>
   <si>
     <t>НФ-00020814</t>
   </si>
   <si>
     <t>IOT LED DECO</t>
   </si>
   <si>
     <t>Умная Wi-Fi лампочка HIPER IoT LED DECO</t>
   </si>
   <si>
     <t>HIPER</t>
   </si>
   <si>
     <t>НФ-00020817</t>
   </si>
   <si>
     <t>IOT IR V2</t>
   </si>
   <si>
     <t>Умный ИК пульт HIPER IoT IR v2</t>
   </si>
   <si>
-    <t>┣ ANNET MANCINI (2)</t>
+    <t>┣ ANNET MANCINI (1)</t>
   </si>
   <si>
     <t>┣━ Кейсы для AirPods (1)</t>
   </si>
   <si>
     <t>┣━━ AirPods (1)</t>
   </si>
   <si>
     <t>НФ-00016858</t>
   </si>
   <si>
     <t>AM-AIR-K-GR</t>
   </si>
   <si>
     <t>Кейс ANNET MANCINI Сarbon Series для AirPods 1,2 (AM-AIR-K-GR) Green Matte</t>
   </si>
   <si>
     <t>ANNET MANCINI</t>
   </si>
   <si>
-    <t>┣━ Чехлы (1)</t>
-[...17 lines deleted...]
-    <t>┣━ Комплектующие для ПК (12)</t>
+    <t>┣ Компьютеры (11)</t>
+  </si>
+  <si>
+    <t>┣━ Комплектующие для ПК (9)</t>
   </si>
   <si>
     <t>НФ-00027713</t>
   </si>
   <si>
     <t>ELPTP-BRCTLOW</t>
   </si>
   <si>
     <t>Кабель, Cabel  LPT ESPADA (ELPTp-BRCTLow).(ELPTPBRCTLOW)(ELPTPBRCTLOW)</t>
   </si>
   <si>
     <t>Espada</t>
   </si>
   <si>
     <t>┣━━ Жесткие диски и SSD (3)</t>
   </si>
   <si>
     <t>┣━━━ Клиентские SSD (2)</t>
   </si>
   <si>
     <t>НФ-00034652</t>
   </si>
   <si>
     <t>CT1000BX500SSD1T</t>
   </si>
@@ -2064,87 +1980,69 @@
   <si>
     <t>НФ-00033696</t>
   </si>
   <si>
     <t>NT01NV7000t-2T0-E4X</t>
   </si>
   <si>
     <t xml:space="preserve">Накопитель SSD Netac NT01NV7000t-2T0-E4X NV7000-t PCIe 4 x4 M.2 2280 NVMe 3D NAND 2TB, R/W 7300/6700MB/s, heat spreader </t>
   </si>
   <si>
     <t>Netac</t>
   </si>
   <si>
     <t>┣━━━ Внешние корпуса для HDD/SSD (1)</t>
   </si>
   <si>
     <t>НФ-00034004</t>
   </si>
   <si>
     <t>NT07WH11-30B0</t>
   </si>
   <si>
     <t xml:space="preserve">Внешний корпус для HDD/SSD Netac NT07WH11-30B0 2.5 SATA --&gt; USB3.0 , скользящая прозрачная крышка, USB3.0 A --&gt; B кабель </t>
   </si>
   <si>
-    <t>┣━━ Модули памяти (4)</t>
+    <t>┣━━ Модули памяти (2)</t>
   </si>
   <si>
     <t>┣━━━ Десктопная память (1)</t>
   </si>
   <si>
     <t>НФ-00034653</t>
   </si>
   <si>
     <t>HI-DDR-C500U16G56</t>
   </si>
   <si>
     <t>Модуль оперативной памяти Hixa DDR5 UDIMM 16GB 5600 [HI-DDR-C500U16G56]</t>
   </si>
   <si>
     <t>HIXA</t>
   </si>
   <si>
-    <t>┣━━━ Игровая память (3)</t>
-[...17 lines deleted...]
-    <t>Модуль игровой памяти Netac Shadow III DDR5-6000 16GB C38, белый</t>
+    <t>┣━━━ Игровая память (1)</t>
   </si>
   <si>
     <t>НФ-00034469</t>
   </si>
   <si>
     <t>NTSHD5P60SP-16KC</t>
   </si>
   <si>
     <t>Модуль игровой памяти Netac Shadow III DDR5-6000 16GB C38, чёрный</t>
   </si>
   <si>
     <t>┣━━ Блоки питания (1)</t>
   </si>
   <si>
     <t>НФ-00017447</t>
   </si>
   <si>
     <t>ZM550-GVII</t>
   </si>
   <si>
     <t>Блок питания Zalman GVII ZM550-GVII 550W</t>
   </si>
   <si>
     <t>┣━━ Корпуса (1)</t>
   </si>
@@ -2152,65 +2050,50 @@
     <t>НФ-00015552</t>
   </si>
   <si>
     <t>S502-230W</t>
   </si>
   <si>
     <t>Корпус PowerCool S502-230W (SFF, Black, 2*USB3.0; 2*USB2.0, TFX 300W-60mm).(S502_230W)(S502-230W)</t>
   </si>
   <si>
     <t>Powercool</t>
   </si>
   <si>
     <t>┣━━ Материнские платы (1)</t>
   </si>
   <si>
     <t>НФ-00018650</t>
   </si>
   <si>
     <t>H410H6-M7</t>
   </si>
   <si>
     <t>Материнская плата ECS Main Board Desktop H410H6-M7 V3.1A mATX (H410 , S1200,1 X PCI X16 Gen 3.0, 2 X PCI X 1 Gen 2.0, 1 X M.2 , 4 X USB 3.2, 6x USB2.0, 1xCOM, DVI/HMDI/VGA port)</t>
   </si>
   <si>
     <t>ECS</t>
-  </si>
-[...13 lines deleted...]
-    <t>Deepcool</t>
   </si>
   <si>
     <t>┣━ Манипуляторы и устройства ввода (1)</t>
   </si>
   <si>
     <t>┣━━ Клавиатуры (1)</t>
   </si>
   <si>
     <t>НФ-00023422</t>
   </si>
   <si>
     <t>GKEY-1100</t>
   </si>
   <si>
     <t>Игровая клавиатура HIPER GKEY-1100 Dignity</t>
   </si>
   <si>
     <t>┣━ Аксессуары для ноутбуков и ПК (1)</t>
   </si>
   <si>
     <t>┣━━ Кабели для ПК и ноутбуков (1)</t>
   </si>
   <si>
     <t>┣ Смартфоны, планшеты и гаджеты (1)</t>
   </si>
@@ -2704,54 +2587,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F309"/>
+  <dimension ref="A1:F296"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D309"/>
+      <selection activeCell="A1" sqref="A1:D296"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="128" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="1"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>1</v>
@@ -2847,5247 +2730,4987 @@
       </c>
       <c r="E8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="4">
         <v>1260.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="4">
-        <v>345.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="12" t="s">
+      <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="6"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="B11" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="D10" s="12" t="s">
+      <c r="C11" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...14 lines deleted...]
-      <c r="F11" s="6"/>
+      <c r="E11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="4">
+        <v>1300.0</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="12" t="s">
+      <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="6"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="3"/>
       <c r="F13" s="6"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A14" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="6"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="4">
+        <v>96400.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B16" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="C16" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="D15" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="D16" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16" s="4">
+        <v>126500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="11"/>
-[...23 lines deleted...]
-      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="6"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="11" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="3"/>
       <c r="F18" s="6"/>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="11" t="s">
+      <c r="A19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="4">
+        <v>490.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="11"/>
-[...6 lines deleted...]
-      <c r="A20" s="11" t="s">
+      <c r="B20" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="B20" s="11"/>
-[...3 lines deleted...]
-      <c r="F20" s="6"/>
+      <c r="C20" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F20" s="4">
+        <v>1290.0</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="12" t="s">
+      <c r="A21" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="12" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="6"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" s="12" t="s">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="4">
-        <v>97000.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="B23" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" s="12" t="s">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="4">
-        <v>128700.0</v>
+        <v>2830.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="3"/>
       <c r="F24" s="6"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="11" t="s">
+      <c r="A25" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="11"/>
-[...3 lines deleted...]
-      <c r="F25" s="6"/>
+      <c r="D25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="4">
+        <v>990.0</v>
+      </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="4">
-        <v>490.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="12" t="s">
+      <c r="A27" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="6"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="3"/>
       <c r="F28" s="6"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A29" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="6"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" s="4">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B31" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="12" t="s">
+      <c r="C31" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="12" t="s">
-[...20 lines deleted...]
-      <c r="F31" s="6"/>
+      <c r="D31" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="B32" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="4">
-        <v>990.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="12" t="s">
+      <c r="D33" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="4">
+        <v>460.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="C33" s="12" t="s">
+      <c r="B34" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="D33" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A34" s="11" t="s">
+      <c r="C34" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="B34" s="11"/>
-[...3 lines deleted...]
-      <c r="F34" s="6"/>
+      <c r="D34" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34" s="4">
+        <v>460.0</v>
+      </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="11" t="s">
+      <c r="A35" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="B35" s="11"/>
-[...3 lines deleted...]
-      <c r="F35" s="6"/>
+      <c r="B35" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="4">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F36" s="6"/>
+      <c r="A36" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="4">
+        <v>1420.0</v>
+      </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="12" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="4">
-        <v>360.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="12" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="4">
-        <v>360.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="12" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="4">
-        <v>460.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="12" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="4">
-        <v>460.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="12" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="4">
-        <v>460.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="12" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="4">
         <v>500.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="12" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="4">
-        <v>1420.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A44" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="6"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="4">
-        <v>1420.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="4">
-        <v>1420.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="4">
-        <v>1420.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C48" s="12" t="s">
+      <c r="A48" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="D48" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="6"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="12" t="s">
         <v>114</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>115</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>116</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="4">
-        <v>500.0</v>
+        <v>1380.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="12" t="s">
+      <c r="A50" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="B50" s="12" t="s">
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="6"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C50" s="12" t="s">
+      <c r="B51" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="D50" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="11" t="s">
+      <c r="C51" s="12" t="s">
         <v>120</v>
       </c>
-      <c r="B51" s="11"/>
-[...3 lines deleted...]
-      <c r="F51" s="6"/>
+      <c r="D51" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="12" t="s">
         <v>121</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>123</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="4">
-        <v>690.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="12" t="s">
         <v>124</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>126</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="4">
-        <v>690.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="12" t="s">
         <v>127</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>129</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="4">
-        <v>690.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55" s="11" t="s">
+      <c r="A55" s="12" t="s">
         <v>130</v>
       </c>
-      <c r="B55" s="11"/>
-[...3 lines deleted...]
-      <c r="F55" s="6"/>
+      <c r="B55" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="D55" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F55" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="4">
-        <v>1380.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F57" s="6"/>
+      <c r="A57" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="12" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B58" s="12" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="4">
         <v>565.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="12" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="4">
-        <v>565.0</v>
+        <v>394.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A60" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="6"/>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B61" s="12" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D61" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="4">
-        <v>565.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B62" s="12" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D62" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="4">
-        <v>565.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
-      <c r="A63" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C63" s="12" t="s">
+      <c r="A63" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="D63" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B63" s="11"/>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="6"/>
     </row>
     <row r="64" spans="1:6">
-      <c r="A64" s="12" t="s">
+      <c r="A64" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="B64" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="3"/>
+      <c r="F64" s="6"/>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C65" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="B65" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="4">
-        <v>565.0</v>
+        <v>765.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C66" s="12" t="s">
         <v>159</v>
       </c>
-      <c r="B66" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D66" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="4">
-        <v>159.0</v>
+        <v>765.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="12" t="s">
         <v>162</v>
       </c>
-      <c r="B67" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="4">
-        <v>394.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="3"/>
       <c r="F68" s="6"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C69" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="B69" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="4">
-        <v>1730.0</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="C70" s="12" t="s">
         <v>169</v>
       </c>
-      <c r="B70" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="4">
-        <v>1730.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B71" s="11"/>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="3"/>
       <c r="F71" s="6"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="3"/>
       <c r="F72" s="6"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="12" t="s">
         <v>174</v>
       </c>
-      <c r="B73" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D73" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="4">
-        <v>765.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C74" s="12" t="s">
         <v>177</v>
       </c>
-      <c r="B74" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D74" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="4">
-        <v>765.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="C75" s="12" t="s">
         <v>180</v>
       </c>
-      <c r="B75" s="12" t="s">
+      <c r="D75" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F75" s="4">
+        <v>565.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="12" t="s">
         <v>181</v>
       </c>
-      <c r="C75" s="12" t="s">
+      <c r="B76" s="12" t="s">
         <v>182</v>
       </c>
-      <c r="D75" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A76" s="11" t="s">
+      <c r="C76" s="12" t="s">
         <v>183</v>
       </c>
-      <c r="B76" s="11"/>
-[...3 lines deleted...]
-      <c r="F76" s="6"/>
+      <c r="D76" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="12" t="s">
         <v>184</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>186</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="4">
-        <v>244.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="12" t="s">
+      <c r="A78" s="11" t="s">
         <v>187</v>
       </c>
-      <c r="B78" s="12" t="s">
+      <c r="B78" s="11"/>
+      <c r="C78" s="11"/>
+      <c r="D78" s="11"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="6"/>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="12" t="s">
         <v>188</v>
       </c>
-      <c r="C78" s="12" t="s">
+      <c r="B79" s="12" t="s">
         <v>189</v>
       </c>
-      <c r="D78" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A79" s="11" t="s">
+      <c r="C79" s="12" t="s">
         <v>190</v>
       </c>
-      <c r="B79" s="11"/>
-[...3 lines deleted...]
-      <c r="F79" s="6"/>
+      <c r="D79" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="80" spans="1:6">
-      <c r="A80" s="11" t="s">
+      <c r="A80" s="12" t="s">
         <v>191</v>
       </c>
-      <c r="B80" s="11"/>
-[...3 lines deleted...]
-      <c r="F80" s="6"/>
+      <c r="B80" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="4">
+        <v>460.0</v>
+      </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="12" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B81" s="12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C81" s="12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D81" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="12" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D82" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B83" s="12" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="12" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="12" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B86" s="11"/>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="3"/>
       <c r="F86" s="6"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B87" s="12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C87" s="12" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="4">
-        <v>360.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C88" s="12" t="s">
+      <c r="A88" s="11" t="s">
         <v>213</v>
       </c>
-      <c r="D88" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B88" s="11"/>
+      <c r="C88" s="11"/>
+      <c r="D88" s="11"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="6"/>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="12" t="s">
         <v>214</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>215</v>
       </c>
       <c r="C89" s="12" t="s">
         <v>216</v>
       </c>
       <c r="D89" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="4">
-        <v>1420.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="12" t="s">
+      <c r="A90" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="B90" s="12" t="s">
+      <c r="B90" s="11"/>
+      <c r="C90" s="11"/>
+      <c r="D90" s="11"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="6"/>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="11" t="s">
         <v>218</v>
       </c>
-      <c r="C90" s="12" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="B91" s="11"/>
+      <c r="C91" s="11"/>
+      <c r="D91" s="11"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="6"/>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="12" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B92" s="12" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C92" s="12" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="4">
-        <v>1420.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="4">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="12" t="s">
         <v>226</v>
       </c>
-      <c r="B93" s="12" t="s">
+      <c r="C94" s="12" t="s">
         <v>227</v>
       </c>
-      <c r="C93" s="12" t="s">
-[...20 lines deleted...]
-      <c r="F94" s="6"/>
+      <c r="D94" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C95" s="12" t="s">
         <v>230</v>
       </c>
-      <c r="B95" s="12" t="s">
+      <c r="D95" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F95" s="4">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="12" t="s">
         <v>231</v>
       </c>
-      <c r="C95" s="12" t="s">
+      <c r="B96" s="12" t="s">
         <v>232</v>
       </c>
-      <c r="D95" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A96" s="11" t="s">
+      <c r="C96" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="B96" s="11"/>
-[...3 lines deleted...]
-      <c r="F96" s="6"/>
+      <c r="D96" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" s="4">
+        <v>251.0</v>
+      </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="12" t="s">
         <v>234</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>235</v>
       </c>
       <c r="C97" s="12" t="s">
         <v>236</v>
       </c>
       <c r="D97" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="4">
-        <v>2540.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
-      <c r="A98" s="11" t="s">
+      <c r="A98" s="12" t="s">
         <v>237</v>
       </c>
-      <c r="B98" s="11"/>
-[...3 lines deleted...]
-      <c r="F98" s="6"/>
+      <c r="B98" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F98" s="4">
+        <v>251.0</v>
+      </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B99" s="11"/>
       <c r="C99" s="11"/>
       <c r="D99" s="11"/>
       <c r="E99" s="3"/>
       <c r="F99" s="6"/>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="12" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B100" s="12" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C100" s="12" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D100" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="4">
-        <v>380.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="12" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B101" s="12" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C101" s="12" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="4">
-        <v>360.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="12" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B102" s="12" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C102" s="12" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D102" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="4">
-        <v>360.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="12" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B103" s="12" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C103" s="12" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D103" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="4">
-        <v>360.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="12" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B104" s="12" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C104" s="12" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D104" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="4">
-        <v>251.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
-      <c r="A105" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C105" s="12" t="s">
+      <c r="A105" s="11" t="s">
         <v>256</v>
       </c>
-      <c r="D105" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B105" s="11"/>
+      <c r="C105" s="11"/>
+      <c r="D105" s="11"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="6"/>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="12" t="s">
         <v>257</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>258</v>
       </c>
       <c r="C106" s="12" t="s">
         <v>259</v>
       </c>
       <c r="D106" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="4">
-        <v>251.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="11" t="s">
         <v>260</v>
       </c>
       <c r="B107" s="11"/>
       <c r="C107" s="11"/>
       <c r="D107" s="11"/>
       <c r="E107" s="3"/>
       <c r="F107" s="6"/>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="12" t="s">
         <v>261</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C108" s="12" t="s">
         <v>263</v>
       </c>
       <c r="D108" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="4">
-        <v>1520.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="12" t="s">
         <v>264</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>265</v>
       </c>
       <c r="C109" s="12" t="s">
         <v>266</v>
       </c>
       <c r="D109" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="4">
-        <v>1520.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
-      <c r="A110" s="12" t="s">
+      <c r="A110" s="11" t="s">
         <v>267</v>
       </c>
-      <c r="B110" s="12" t="s">
+      <c r="B110" s="11"/>
+      <c r="C110" s="11"/>
+      <c r="D110" s="11"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="6"/>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="11" t="s">
         <v>268</v>
       </c>
-      <c r="C110" s="12" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="B111" s="11"/>
+      <c r="C111" s="11"/>
+      <c r="D111" s="11"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="6"/>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" s="4">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="B113" s="12" t="s">
         <v>273</v>
       </c>
-      <c r="B112" s="12" t="s">
+      <c r="C113" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="C112" s="12" t="s">
-[...20 lines deleted...]
-      <c r="F113" s="6"/>
+      <c r="D113" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" s="4">
+        <v>379.0</v>
+      </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="C114" s="12" t="s">
         <v>277</v>
       </c>
-      <c r="B114" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D114" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="4">
-        <v>1010.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C115" s="12" t="s">
         <v>280</v>
       </c>
-      <c r="B115" s="12" t="s">
+      <c r="D115" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F115" s="4">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="12" t="s">
         <v>281</v>
       </c>
-      <c r="C115" s="12" t="s">
+      <c r="B116" s="12" t="s">
         <v>282</v>
       </c>
-      <c r="D115" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A116" s="11" t="s">
+      <c r="C116" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="B116" s="11"/>
-[...3 lines deleted...]
-      <c r="F116" s="6"/>
+      <c r="D116" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F116" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="12" t="s">
         <v>284</v>
       </c>
       <c r="B117" s="12" t="s">
         <v>285</v>
       </c>
       <c r="C117" s="12" t="s">
         <v>286</v>
       </c>
       <c r="D117" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="4">
-        <v>250.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="12" t="s">
         <v>287</v>
       </c>
       <c r="B118" s="12" t="s">
         <v>288</v>
       </c>
       <c r="C118" s="12" t="s">
         <v>289</v>
       </c>
       <c r="D118" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="4">
-        <v>250.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
-      <c r="A119" s="11" t="s">
+      <c r="A119" s="12" t="s">
         <v>290</v>
       </c>
-      <c r="B119" s="11"/>
-[...3 lines deleted...]
-      <c r="F119" s="6"/>
+      <c r="B119" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="D119" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="120" spans="1:6">
-      <c r="A120" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F120" s="6"/>
+      <c r="A120" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="12" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B121" s="12" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C121" s="12" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="4">
-        <v>380.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="12" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="B122" s="12" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C122" s="12" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D122" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="4">
-        <v>379.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="12" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B123" s="12" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="C123" s="12" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D123" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="4">
-        <v>379.0</v>
+        <v>252.0</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="12" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B124" s="12" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C124" s="12" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="4">
-        <v>360.0</v>
+        <v>254.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
-      <c r="A125" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A125" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="B125" s="11"/>
+      <c r="C125" s="11"/>
+      <c r="D125" s="11"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="6"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="12" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B126" s="12" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C126" s="12" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="4">
-        <v>360.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="12" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B127" s="12" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C127" s="12" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D127" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="4">
-        <v>360.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
-      <c r="A128" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C128" s="12" t="s">
+      <c r="A128" s="11" t="s">
         <v>315</v>
       </c>
-      <c r="D128" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B128" s="11"/>
+      <c r="C128" s="11"/>
+      <c r="D128" s="11"/>
+      <c r="E128" s="3"/>
+      <c r="F128" s="6"/>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="12" t="s">
         <v>316</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>317</v>
       </c>
       <c r="C129" s="12" t="s">
         <v>318</v>
       </c>
       <c r="D129" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="4">
-        <v>360.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="12" t="s">
         <v>319</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>320</v>
       </c>
       <c r="C130" s="12" t="s">
         <v>321</v>
       </c>
       <c r="D130" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="4">
-        <v>360.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="12" t="s">
         <v>322</v>
       </c>
       <c r="B131" s="12" t="s">
         <v>323</v>
       </c>
       <c r="C131" s="12" t="s">
         <v>324</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="4">
-        <v>360.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="12" t="s">
+      <c r="A132" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="B132" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B132" s="11"/>
+      <c r="C132" s="11"/>
+      <c r="D132" s="11"/>
+      <c r="E132" s="3"/>
+      <c r="F132" s="6"/>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C133" s="12" t="s">
         <v>328</v>
       </c>
-      <c r="B133" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D133" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="4">
-        <v>252.0</v>
+        <v>3390.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="C134" s="12" t="s">
         <v>331</v>
       </c>
-      <c r="B134" s="12" t="s">
+      <c r="D134" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" s="4">
+        <v>4390.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" s="12" t="s">
         <v>332</v>
       </c>
-      <c r="C134" s="12" t="s">
+      <c r="B135" s="12" t="s">
         <v>333</v>
       </c>
-      <c r="D134" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A135" s="11" t="s">
+      <c r="C135" s="12" t="s">
         <v>334</v>
       </c>
-      <c r="B135" s="11"/>
-[...3 lines deleted...]
-      <c r="F135" s="6"/>
+      <c r="D135" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" s="4">
+        <v>1350.0</v>
+      </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="12" t="s">
         <v>335</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>336</v>
       </c>
       <c r="C136" s="12" t="s">
         <v>337</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="4">
-        <v>490.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="12" t="s">
         <v>338</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>339</v>
       </c>
       <c r="C137" s="12" t="s">
         <v>340</v>
       </c>
       <c r="D137" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="4">
-        <v>250.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
-      <c r="A138" s="11" t="s">
+      <c r="A138" s="12" t="s">
         <v>341</v>
       </c>
-      <c r="B138" s="11"/>
-[...3 lines deleted...]
-      <c r="F138" s="6"/>
+      <c r="B138" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" s="4">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="12" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B139" s="12" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C139" s="12" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="4">
-        <v>1520.0</v>
+        <v>6290.0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="12" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B140" s="12" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C140" s="12" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D140" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="4">
-        <v>1520.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="12" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B141" s="12" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C141" s="12" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D141" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="4">
-        <v>870.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
-      <c r="A142" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F142" s="6"/>
+      <c r="A142" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" s="4">
+        <v>704.0</v>
+      </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="12" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B143" s="12" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C143" s="12" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D143" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="4">
-        <v>3390.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="12" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B144" s="12" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C144" s="12" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="D144" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="4">
-        <v>4390.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
-      <c r="A145" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A145" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="B145" s="11"/>
+      <c r="C145" s="11"/>
+      <c r="D145" s="11"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="6"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="12" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B146" s="12" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C146" s="12" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D146" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="4">
-        <v>500.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="12" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B147" s="12" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C147" s="12" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="D147" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="4">
-        <v>500.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="12" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B148" s="12" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C148" s="12" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="4">
-        <v>500.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
-      <c r="A149" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C149" s="12" t="s">
+      <c r="A149" s="11" t="s">
         <v>372</v>
       </c>
-      <c r="D149" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B149" s="11"/>
+      <c r="C149" s="11"/>
+      <c r="D149" s="11"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="6"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="12" t="s">
         <v>373</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>374</v>
       </c>
       <c r="C150" s="12" t="s">
         <v>375</v>
       </c>
       <c r="D150" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="4">
-        <v>704.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="12" t="s">
         <v>376</v>
       </c>
       <c r="B151" s="12" t="s">
         <v>377</v>
       </c>
       <c r="C151" s="12" t="s">
         <v>378</v>
       </c>
       <c r="D151" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="4">
-        <v>704.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="12" t="s">
         <v>379</v>
       </c>
       <c r="B152" s="12" t="s">
         <v>380</v>
       </c>
       <c r="C152" s="12" t="s">
         <v>381</v>
       </c>
       <c r="D152" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="4">
-        <v>704.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="12" t="s">
         <v>382</v>
       </c>
       <c r="B153" s="12" t="s">
         <v>383</v>
       </c>
       <c r="C153" s="12" t="s">
         <v>384</v>
       </c>
       <c r="D153" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="4">
-        <v>1620.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="12" t="s">
         <v>385</v>
       </c>
       <c r="B154" s="12" t="s">
         <v>386</v>
       </c>
       <c r="C154" s="12" t="s">
         <v>387</v>
       </c>
       <c r="D154" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="4">
-        <v>1990.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
-      <c r="A155" s="11" t="s">
+      <c r="A155" s="12" t="s">
         <v>388</v>
       </c>
-      <c r="B155" s="11"/>
-[...3 lines deleted...]
-      <c r="F155" s="6"/>
+      <c r="B155" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" s="4">
+        <v>750.0</v>
+      </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="12" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="B156" s="12" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C156" s="12" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D156" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="4">
-        <v>290.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="12" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="B157" s="12" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C157" s="12" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D157" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="4">
-        <v>290.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="12" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="B158" s="12" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C158" s="12" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D158" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="4">
-        <v>290.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F159" s="6"/>
+      <c r="A159" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F159" s="4">
+        <v>645.0</v>
+      </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="12" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B160" s="12" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C160" s="12" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D160" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="4">
-        <v>500.0</v>
+        <v>785.0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="12" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B161" s="12" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C161" s="12" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D161" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="4">
-        <v>500.0</v>
+        <v>785.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A162" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="B162" s="11"/>
+      <c r="C162" s="11"/>
+      <c r="D162" s="11"/>
+      <c r="E162" s="3"/>
+      <c r="F162" s="6"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="12" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B163" s="12" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C163" s="12" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D163" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="4">
-        <v>600.0</v>
+        <v>8090.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C164" s="12" t="s">
+      <c r="A164" s="11" t="s">
         <v>413</v>
       </c>
-      <c r="D164" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B164" s="11"/>
+      <c r="C164" s="11"/>
+      <c r="D164" s="11"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="6"/>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="12" t="s">
         <v>414</v>
       </c>
       <c r="B165" s="12" t="s">
         <v>415</v>
       </c>
       <c r="C165" s="12" t="s">
         <v>416</v>
       </c>
       <c r="D165" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="4">
-        <v>750.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="12" t="s">
         <v>417</v>
       </c>
       <c r="B166" s="12" t="s">
         <v>418</v>
       </c>
       <c r="C166" s="12" t="s">
         <v>419</v>
       </c>
       <c r="D166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="4">
-        <v>600.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="12" t="s">
         <v>420</v>
       </c>
       <c r="B167" s="12" t="s">
         <v>421</v>
       </c>
       <c r="C167" s="12" t="s">
         <v>422</v>
       </c>
       <c r="D167" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="4">
-        <v>600.0</v>
+        <v>3560.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="12" t="s">
         <v>423</v>
       </c>
       <c r="B168" s="12" t="s">
         <v>424</v>
       </c>
       <c r="C168" s="12" t="s">
         <v>425</v>
       </c>
       <c r="D168" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="4">
-        <v>645.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
-      <c r="A169" s="12" t="s">
+      <c r="A169" s="11" t="s">
         <v>426</v>
       </c>
-      <c r="B169" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B169" s="11"/>
+      <c r="C169" s="11"/>
+      <c r="D169" s="11"/>
+      <c r="E169" s="3"/>
+      <c r="F169" s="6"/>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="C170" s="12" t="s">
         <v>429</v>
       </c>
-      <c r="B170" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="4">
-        <v>785.0</v>
+        <v>2090.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="C171" s="12" t="s">
         <v>432</v>
       </c>
-      <c r="B171" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D171" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="4">
-        <v>785.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="C172" s="12" t="s">
         <v>435</v>
       </c>
-      <c r="B172" s="12" t="s">
+      <c r="D172" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" s="4">
+        <v>2540.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="12" t="s">
         <v>436</v>
       </c>
-      <c r="C172" s="12" t="s">
+      <c r="B173" s="12" t="s">
         <v>437</v>
       </c>
-      <c r="D172" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A173" s="11" t="s">
+      <c r="C173" s="12" t="s">
         <v>438</v>
       </c>
-      <c r="B173" s="11"/>
-[...3 lines deleted...]
-      <c r="F173" s="6"/>
+      <c r="D173" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" s="4">
+        <v>3600.0</v>
+      </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="12" t="s">
         <v>439</v>
       </c>
       <c r="B174" s="12" t="s">
         <v>440</v>
       </c>
       <c r="C174" s="12" t="s">
         <v>441</v>
       </c>
       <c r="D174" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="4">
-        <v>8290.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11" t="s">
         <v>442</v>
       </c>
       <c r="B175" s="11"/>
       <c r="C175" s="11"/>
       <c r="D175" s="11"/>
       <c r="E175" s="3"/>
       <c r="F175" s="6"/>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" s="12" t="s">
+      <c r="A176" s="11" t="s">
         <v>443</v>
       </c>
-      <c r="B176" s="12" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B176" s="11"/>
+      <c r="C176" s="11"/>
+      <c r="D176" s="11"/>
+      <c r="E176" s="3"/>
+      <c r="F176" s="6"/>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="C177" s="12" t="s">
         <v>446</v>
       </c>
-      <c r="B177" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D177" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="4">
-        <v>1620.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C178" s="12" t="s">
         <v>449</v>
       </c>
-      <c r="B178" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D178" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="4">
-        <v>2850.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="C179" s="12" t="s">
         <v>452</v>
       </c>
-      <c r="B179" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D179" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="4">
-        <v>490.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="11" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="B180" s="11"/>
       <c r="C180" s="11"/>
       <c r="D180" s="11"/>
       <c r="E180" s="3"/>
       <c r="F180" s="6"/>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="C181" s="12" t="s">
         <v>456</v>
       </c>
-      <c r="B181" s="12" t="s">
+      <c r="D181" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F181" s="4">
+        <v>41.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="11" t="s">
         <v>457</v>
       </c>
-      <c r="C181" s="12" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="B182" s="11"/>
+      <c r="C182" s="11"/>
+      <c r="D182" s="11"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="6"/>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="12" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="B183" s="12" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="C183" s="12" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="D183" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="4">
-        <v>2540.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="12" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B184" s="12" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="C184" s="12" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="D184" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="4">
-        <v>3600.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>465</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="D185" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" s="4">
+        <v>41.0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="B186" s="12" t="s">
         <v>468</v>
       </c>
-      <c r="B185" s="12" t="s">
+      <c r="C186" s="12" t="s">
         <v>469</v>
       </c>
-      <c r="C185" s="12" t="s">
+      <c r="D186" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F186" s="4">
+        <v>106.0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="12" t="s">
         <v>470</v>
       </c>
-      <c r="D185" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A186" s="11" t="s">
+      <c r="B187" s="12" t="s">
         <v>471</v>
       </c>
-      <c r="B186" s="11"/>
-[...6 lines deleted...]
-      <c r="A187" s="11" t="s">
+      <c r="C187" s="12" t="s">
         <v>472</v>
       </c>
-      <c r="B187" s="11"/>
-[...3 lines deleted...]
-      <c r="F187" s="6"/>
+      <c r="D187" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F187" s="4">
+        <v>106.0</v>
+      </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="12" t="s">
         <v>473</v>
       </c>
       <c r="B188" s="12" t="s">
         <v>474</v>
       </c>
       <c r="C188" s="12" t="s">
         <v>475</v>
       </c>
       <c r="D188" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="4">
-        <v>41.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="12" t="s">
         <v>476</v>
       </c>
       <c r="B189" s="12" t="s">
         <v>477</v>
       </c>
       <c r="C189" s="12" t="s">
         <v>478</v>
       </c>
       <c r="D189" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="4">
-        <v>41.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="12" t="s">
         <v>479</v>
       </c>
       <c r="B190" s="12" t="s">
         <v>480</v>
       </c>
       <c r="C190" s="12" t="s">
         <v>481</v>
       </c>
       <c r="D190" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="4">
+        <v>68.0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="D191" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F191" s="4">
         <v>41.0</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="F191" s="6"/>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="12" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="B192" s="12" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C192" s="12" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D192" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F192" s="4">
         <v>41.0</v>
       </c>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F193" s="6"/>
+      <c r="A193" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F193" s="4">
+        <v>41.0</v>
+      </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="12" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B194" s="12" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="C194" s="12" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D194" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="4">
-        <v>130.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
-      <c r="A195" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A195" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="B195" s="11"/>
+      <c r="C195" s="11"/>
+      <c r="D195" s="11"/>
+      <c r="E195" s="3"/>
+      <c r="F195" s="6"/>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="12" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B196" s="12" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C196" s="12" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D196" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F196" s="4">
-        <v>41.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="12" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B197" s="12" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C197" s="12" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D197" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F197" s="4">
         <v>106.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="12" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="B198" s="12" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C198" s="12" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D198" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="4">
-        <v>106.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="12" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B199" s="12" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C199" s="12" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="D199" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="4">
-        <v>67.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="12" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B200" s="12" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C200" s="12" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D200" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="4">
-        <v>80.0</v>
+        <v>77.0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="12" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="B201" s="12" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C201" s="12" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D201" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="4">
-        <v>68.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="12" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B202" s="12" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C202" s="12" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D202" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="4">
-        <v>41.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="12" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B203" s="12" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C203" s="12" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D203" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="4">
-        <v>41.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="12" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B204" s="12" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C204" s="12" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D204" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F204" s="4">
+        <v>51.0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="B205" s="11"/>
+      <c r="C205" s="11"/>
+      <c r="D205" s="11"/>
+      <c r="E205" s="3"/>
+      <c r="F205" s="6"/>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>525</v>
+      </c>
+      <c r="D206" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F206" s="4">
         <v>41.0</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="F206" s="6"/>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="12" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B207" s="12" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C207" s="12" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D207" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="4">
-        <v>159.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="12" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B208" s="12" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C208" s="12" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D208" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="4">
-        <v>106.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
-      <c r="A209" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C209" s="12" t="s">
+      <c r="A209" s="11" t="s">
         <v>532</v>
       </c>
-      <c r="D209" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B209" s="11"/>
+      <c r="C209" s="11"/>
+      <c r="D209" s="11"/>
+      <c r="E209" s="3"/>
+      <c r="F209" s="6"/>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="12" t="s">
         <v>533</v>
       </c>
       <c r="B210" s="12" t="s">
         <v>534</v>
       </c>
       <c r="C210" s="12" t="s">
         <v>535</v>
       </c>
       <c r="D210" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="4">
-        <v>68.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="12" t="s">
         <v>536</v>
       </c>
       <c r="B211" s="12" t="s">
         <v>537</v>
       </c>
       <c r="C211" s="12" t="s">
         <v>538</v>
       </c>
       <c r="D211" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F211" s="4">
-        <v>77.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="12" t="s">
         <v>539</v>
       </c>
       <c r="B212" s="12" t="s">
         <v>540</v>
       </c>
       <c r="C212" s="12" t="s">
         <v>541</v>
       </c>
       <c r="D212" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="4">
-        <v>69.0</v>
+        <v>187.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="12" t="s">
         <v>542</v>
       </c>
       <c r="B213" s="12" t="s">
         <v>543</v>
       </c>
       <c r="C213" s="12" t="s">
         <v>544</v>
       </c>
       <c r="D213" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F213" s="4">
-        <v>43.0</v>
+        <v>182.0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="12" t="s">
         <v>545</v>
       </c>
       <c r="B214" s="12" t="s">
         <v>546</v>
       </c>
       <c r="C214" s="12" t="s">
         <v>547</v>
       </c>
       <c r="D214" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="4">
-        <v>43.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="12" t="s">
         <v>548</v>
       </c>
       <c r="B215" s="12" t="s">
         <v>549</v>
       </c>
       <c r="C215" s="12" t="s">
         <v>550</v>
       </c>
       <c r="D215" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="4">
-        <v>51.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
-      <c r="A216" s="11" t="s">
+      <c r="A216" s="12" t="s">
         <v>551</v>
       </c>
-      <c r="B216" s="11"/>
-[...3 lines deleted...]
-      <c r="F216" s="6"/>
+      <c r="B216" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="D216" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F216" s="4">
+        <v>118.0</v>
+      </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="12" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B217" s="12" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C217" s="12" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D217" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="4">
         <v>41.0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="12" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B218" s="12" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C218" s="12" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D218" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F218" s="4">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="12" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B219" s="12" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C219" s="12" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D219" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="4">
         <v>41.0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
-      <c r="A220" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F220" s="6"/>
+      <c r="A220" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="D220" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F220" s="4">
+        <v>318.0</v>
+      </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="12" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B221" s="12" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C221" s="12" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="D221" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F221" s="4">
-        <v>160.0</v>
+        <v>303.0</v>
       </c>
     </row>
     <row r="222" spans="1:6">
-      <c r="A222" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A222" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="B222" s="11"/>
+      <c r="C222" s="11"/>
+      <c r="D222" s="11"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="6"/>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="12" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B223" s="12" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C223" s="12" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="D223" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="4">
-        <v>185.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="12" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B224" s="12" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C224" s="12" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="D224" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F224" s="4">
-        <v>187.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C225" s="12" t="s">
+      <c r="A225" s="11" t="s">
         <v>576</v>
       </c>
-      <c r="D225" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B225" s="11"/>
+      <c r="C225" s="11"/>
+      <c r="D225" s="11"/>
+      <c r="E225" s="3"/>
+      <c r="F225" s="6"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="12" t="s">
         <v>577</v>
       </c>
       <c r="B226" s="12" t="s">
         <v>578</v>
       </c>
       <c r="C226" s="12" t="s">
         <v>579</v>
       </c>
       <c r="D226" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="4">
-        <v>116.0</v>
+        <v>1690.0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="12" t="s">
         <v>580</v>
       </c>
       <c r="B227" s="12" t="s">
         <v>581</v>
       </c>
       <c r="C227" s="12" t="s">
         <v>582</v>
       </c>
       <c r="D227" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F227" s="4">
-        <v>119.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="228" spans="1:6">
-      <c r="A228" s="12" t="s">
+      <c r="A228" s="11" t="s">
         <v>583</v>
       </c>
-      <c r="B228" s="12" t="s">
+      <c r="B228" s="11"/>
+      <c r="C228" s="11"/>
+      <c r="D228" s="11"/>
+      <c r="E228" s="3"/>
+      <c r="F228" s="6"/>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229" s="11" t="s">
         <v>584</v>
       </c>
-      <c r="C228" s="12" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="B229" s="11"/>
+      <c r="C229" s="11"/>
+      <c r="D229" s="11"/>
+      <c r="E229" s="3"/>
+      <c r="F229" s="6"/>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F230" s="4">
+        <v>2750.0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" s="11" t="s">
         <v>589</v>
       </c>
-      <c r="B230" s="12" t="s">
-[...33 lines deleted...]
-      </c>
+      <c r="B231" s="11"/>
+      <c r="C231" s="11"/>
+      <c r="D231" s="11"/>
+      <c r="E231" s="3"/>
+      <c r="F231" s="6"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="12" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B232" s="12" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="C232" s="12" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="D232" s="12" t="s">
-        <v>0</v>
+        <v>593</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F232" s="4">
-        <v>318.0</v>
+        <v>1860.0</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="D233" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233" s="4">
+        <v>2430.0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="B234" s="12" t="s">
         <v>598</v>
       </c>
-      <c r="B233" s="12" t="s">
+      <c r="C234" s="12" t="s">
         <v>599</v>
       </c>
-      <c r="C233" s="12" t="s">
+      <c r="D234" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F234" s="4">
+        <v>2890.0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" s="11" t="s">
         <v>600</v>
       </c>
-      <c r="D233" s="12" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B235" s="11"/>
+      <c r="C235" s="11"/>
+      <c r="D235" s="11"/>
+      <c r="E235" s="3"/>
+      <c r="F235" s="6"/>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="B236" s="11"/>
       <c r="C236" s="11"/>
       <c r="D236" s="11"/>
       <c r="E236" s="3"/>
       <c r="F236" s="6"/>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="12" t="s">
+      <c r="A237" s="11" t="s">
+        <v>602</v>
+      </c>
+      <c r="B237" s="11"/>
+      <c r="C237" s="11"/>
+      <c r="D237" s="11"/>
+      <c r="E237" s="3"/>
+      <c r="F237" s="6"/>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="B238" s="11"/>
+      <c r="C238" s="11"/>
+      <c r="D238" s="11"/>
+      <c r="E238" s="3"/>
+      <c r="F238" s="6"/>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" s="12" t="s">
+        <v>604</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="C239" s="12" t="s">
         <v>606</v>
       </c>
-      <c r="B237" s="12" t="s">
+      <c r="D239" s="12" t="s">
         <v>607</v>
       </c>
-      <c r="C237" s="12" t="s">
+      <c r="E239" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F239" s="4">
+        <v>14650.0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" s="11" t="s">
         <v>608</v>
       </c>
-      <c r="D237" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A238" s="12" t="s">
+      <c r="B240" s="11"/>
+      <c r="C240" s="11"/>
+      <c r="D240" s="11"/>
+      <c r="E240" s="3"/>
+      <c r="F240" s="6"/>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="B241" s="11"/>
+      <c r="C241" s="11"/>
+      <c r="D241" s="11"/>
+      <c r="E241" s="3"/>
+      <c r="F241" s="6"/>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" s="12" t="s">
         <v>609</v>
       </c>
-      <c r="B238" s="12" t="s">
+      <c r="B242" s="12" t="s">
         <v>610</v>
       </c>
-      <c r="C238" s="12" t="s">
+      <c r="C242" s="12" t="s">
         <v>611</v>
       </c>
-      <c r="D238" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A239" s="11" t="s">
+      <c r="D242" s="12" t="s">
         <v>612</v>
       </c>
-      <c r="B239" s="11"/>
-[...53 lines deleted...]
-      <c r="F242" s="6"/>
+      <c r="E242" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F242" s="4">
+        <v>13400.0</v>
+      </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="B243" s="11"/>
       <c r="C243" s="11"/>
       <c r="D243" s="11"/>
       <c r="E243" s="3"/>
       <c r="F243" s="6"/>
     </row>
     <row r="244" spans="1:6">
-      <c r="A244" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A244" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="B244" s="11"/>
+      <c r="C244" s="11"/>
+      <c r="D244" s="11"/>
+      <c r="E244" s="3"/>
+      <c r="F244" s="6"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="B245" s="11"/>
       <c r="C245" s="11"/>
       <c r="D245" s="11"/>
       <c r="E245" s="3"/>
       <c r="F245" s="6"/>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="12" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="B246" s="12" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="C246" s="12" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="D246" s="12" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F246" s="4">
-        <v>1690.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="247" spans="1:6">
-      <c r="A247" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A247" s="11" t="s">
+        <v>620</v>
+      </c>
+      <c r="B247" s="11"/>
+      <c r="C247" s="11"/>
+      <c r="D247" s="11"/>
+      <c r="E247" s="3"/>
+      <c r="F247" s="6"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="12" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B248" s="12" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="C248" s="12" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="D248" s="12" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="4">
-        <v>2690.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
-      <c r="A249" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F249" s="6"/>
+      <c r="A249" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="B249" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C249" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="D249" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F249" s="4">
+        <v>660.0</v>
+      </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B250" s="11"/>
       <c r="C250" s="11"/>
       <c r="D250" s="11"/>
       <c r="E250" s="3"/>
       <c r="F250" s="6"/>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="11" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="B251" s="11"/>
       <c r="C251" s="11"/>
       <c r="D251" s="11"/>
       <c r="E251" s="3"/>
       <c r="F251" s="6"/>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="12" t="s">
+      <c r="A252" s="11" t="s">
+        <v>630</v>
+      </c>
+      <c r="B252" s="11"/>
+      <c r="C252" s="11"/>
+      <c r="D252" s="11"/>
+      <c r="E252" s="3"/>
+      <c r="F252" s="6"/>
+    </row>
+    <row r="253" spans="1:6">
+      <c r="A253" s="12" t="s">
+        <v>631</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>633</v>
+      </c>
+      <c r="D253" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F253" s="4">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6">
+      <c r="A254" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="B254" s="11"/>
+      <c r="C254" s="11"/>
+      <c r="D254" s="11"/>
+      <c r="E254" s="3"/>
+      <c r="F254" s="6"/>
+    </row>
+    <row r="255" spans="1:6">
+      <c r="A255" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="B255" s="11"/>
+      <c r="C255" s="11"/>
+      <c r="D255" s="11"/>
+      <c r="E255" s="3"/>
+      <c r="F255" s="6"/>
+    </row>
+    <row r="256" spans="1:6">
+      <c r="A256" s="12" t="s">
+        <v>637</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>638</v>
+      </c>
+      <c r="C256" s="12" t="s">
         <v>639</v>
       </c>
-      <c r="B252" s="12" t="s">
+      <c r="D256" s="12" t="s">
         <v>640</v>
       </c>
-      <c r="C252" s="12" t="s">
-[...70 lines deleted...]
-      <c r="F256" s="6"/>
+      <c r="E256" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F256" s="4">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="B257" s="11"/>
       <c r="C257" s="11"/>
       <c r="D257" s="11"/>
       <c r="E257" s="3"/>
       <c r="F257" s="6"/>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="B258" s="11"/>
       <c r="C258" s="11"/>
       <c r="D258" s="11"/>
       <c r="E258" s="3"/>
       <c r="F258" s="6"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="12" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="B259" s="12" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="C259" s="12" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="D259" s="12" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F259" s="4">
-        <v>390.0</v>
+        <v>13138.0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F260" s="6"/>
+      <c r="A260" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="B260" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="C260" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="D260" s="12" t="s">
+        <v>650</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F260" s="4">
+        <v>22190.0</v>
+      </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B261" s="11"/>
       <c r="C261" s="11"/>
       <c r="D261" s="11"/>
       <c r="E261" s="3"/>
       <c r="F261" s="6"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="12" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="B262" s="12" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="C262" s="12" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="D262" s="12" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F262" s="4">
-        <v>390.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="B263" s="11"/>
       <c r="C263" s="11"/>
       <c r="D263" s="11"/>
       <c r="E263" s="3"/>
       <c r="F263" s="6"/>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="11" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="B264" s="11"/>
       <c r="C264" s="11"/>
       <c r="D264" s="11"/>
       <c r="E264" s="3"/>
       <c r="F264" s="6"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="12" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="B265" s="12" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C265" s="12" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="D265" s="12" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F265" s="4">
-        <v>100.0</v>
+        <v>21434.0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="11" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="B266" s="11"/>
       <c r="C266" s="11"/>
       <c r="D266" s="11"/>
       <c r="E266" s="3"/>
       <c r="F266" s="6"/>
     </row>
     <row r="267" spans="1:6">
-      <c r="A267" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F267" s="6"/>
+      <c r="A267" s="12" t="s">
+        <v>662</v>
+      </c>
+      <c r="B267" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="C267" s="12" t="s">
+        <v>664</v>
+      </c>
+      <c r="D267" s="12" t="s">
+        <v>650</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F267" s="4">
+        <v>20390.0</v>
+      </c>
     </row>
     <row r="268" spans="1:6">
-      <c r="A268" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A268" s="11" t="s">
+        <v>665</v>
+      </c>
+      <c r="B268" s="11"/>
+      <c r="C268" s="11"/>
+      <c r="D268" s="11"/>
+      <c r="E268" s="3"/>
+      <c r="F268" s="6"/>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="12" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="B269" s="12" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="C269" s="12" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="D269" s="12" t="s">
-        <v>678</v>
+        <v>619</v>
       </c>
       <c r="E269" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F269" s="4">
-        <v>23632.0</v>
+        <v>3890.0</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="B270" s="11"/>
       <c r="C270" s="11"/>
       <c r="D270" s="11"/>
       <c r="E270" s="3"/>
       <c r="F270" s="6"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="12" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="B271" s="12" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="C271" s="12" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="D271" s="12" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F271" s="4">
-        <v>290.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="11" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="B272" s="11"/>
       <c r="C272" s="11"/>
       <c r="D272" s="11"/>
       <c r="E272" s="3"/>
       <c r="F272" s="6"/>
     </row>
     <row r="273" spans="1:6">
-      <c r="A273" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F273" s="6"/>
+      <c r="A273" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="B273" s="12" t="s">
+        <v>676</v>
+      </c>
+      <c r="C273" s="12" t="s">
+        <v>677</v>
+      </c>
+      <c r="D273" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F273" s="4">
+        <v>2590.0</v>
+      </c>
     </row>
     <row r="274" spans="1:6">
-      <c r="A274" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A274" s="11" t="s">
+        <v>679</v>
+      </c>
+      <c r="B274" s="11"/>
+      <c r="C274" s="11"/>
+      <c r="D274" s="11"/>
+      <c r="E274" s="3"/>
+      <c r="F274" s="6"/>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
       <c r="B275" s="11"/>
       <c r="C275" s="11"/>
       <c r="D275" s="11"/>
       <c r="E275" s="3"/>
       <c r="F275" s="6"/>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="12" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="B276" s="12" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="C276" s="12" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="D276" s="12" t="s">
-        <v>678</v>
+        <v>624</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F276" s="4">
-        <v>38797.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
-      <c r="A277" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A277" s="11" t="s">
+        <v>684</v>
+      </c>
+      <c r="B277" s="11"/>
+      <c r="C277" s="11"/>
+      <c r="D277" s="11"/>
+      <c r="E277" s="3"/>
+      <c r="F277" s="6"/>
     </row>
     <row r="278" spans="1:6">
-      <c r="A278" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A278" s="11" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" s="11"/>
+      <c r="C278" s="11"/>
+      <c r="D278" s="11"/>
+      <c r="E278" s="3"/>
+      <c r="F278" s="6"/>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11" t="s">
-        <v>699</v>
+        <v>686</v>
       </c>
       <c r="B279" s="11"/>
       <c r="C279" s="11"/>
       <c r="D279" s="11"/>
       <c r="E279" s="3"/>
       <c r="F279" s="6"/>
     </row>
     <row r="280" spans="1:6">
-      <c r="A280" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A280" s="11" t="s">
+        <v>687</v>
+      </c>
+      <c r="B280" s="11"/>
+      <c r="C280" s="11"/>
+      <c r="D280" s="11"/>
+      <c r="E280" s="3"/>
+      <c r="F280" s="6"/>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="B281" s="11"/>
       <c r="C281" s="11"/>
       <c r="D281" s="11"/>
       <c r="E281" s="3"/>
       <c r="F281" s="6"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="12" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="B282" s="12" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="C282" s="12" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="D282" s="12" t="s">
-        <v>707</v>
+        <v>619</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F282" s="4">
-        <v>1990.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
       <c r="B283" s="11"/>
       <c r="C283" s="11"/>
       <c r="D283" s="11"/>
       <c r="E283" s="3"/>
       <c r="F283" s="6"/>
     </row>
     <row r="284" spans="1:6">
-      <c r="A284" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A284" s="11" t="s">
+        <v>693</v>
+      </c>
+      <c r="B284" s="11"/>
+      <c r="C284" s="11"/>
+      <c r="D284" s="11"/>
+      <c r="E284" s="3"/>
+      <c r="F284" s="6"/>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="B285" s="11"/>
       <c r="C285" s="11"/>
       <c r="D285" s="11"/>
       <c r="E285" s="3"/>
       <c r="F285" s="6"/>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="12" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>695</v>
+      </c>
+      <c r="B286" s="12">
+        <v>63102</v>
       </c>
       <c r="C286" s="12" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="D286" s="12" t="s">
-        <v>717</v>
+        <v>697</v>
       </c>
       <c r="E286" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F286" s="4">
-        <v>210.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="287" spans="1:6">
-      <c r="A287" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F287" s="6"/>
+      <c r="A287" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="B287" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="C287" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="D287" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F287" s="4">
+        <v>990.0</v>
+      </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="B288" s="11"/>
       <c r="C288" s="11"/>
       <c r="D288" s="11"/>
       <c r="E288" s="3"/>
       <c r="F288" s="6"/>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="12" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>702</v>
+      </c>
+      <c r="B289" s="12">
+        <v>78142</v>
       </c>
       <c r="C289" s="12" t="s">
-        <v>722</v>
+        <v>703</v>
       </c>
       <c r="D289" s="12" t="s">
-        <v>647</v>
+        <v>704</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F289" s="4">
-        <v>1305.0</v>
+        <v>139.0</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11" t="s">
-        <v>723</v>
+        <v>705</v>
       </c>
       <c r="B290" s="11"/>
       <c r="C290" s="11"/>
       <c r="D290" s="11"/>
       <c r="E290" s="3"/>
       <c r="F290" s="6"/>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
       <c r="B291" s="11"/>
       <c r="C291" s="11"/>
       <c r="D291" s="11"/>
       <c r="E291" s="3"/>
       <c r="F291" s="6"/>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F292" s="6"/>
+      <c r="A292" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B292" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="C292" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="D292" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F292" s="4">
+        <v>2390.0</v>
+      </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11" t="s">
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="B293" s="11"/>
       <c r="C293" s="11"/>
       <c r="D293" s="11"/>
       <c r="E293" s="3"/>
       <c r="F293" s="6"/>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11" t="s">
-        <v>727</v>
+        <v>711</v>
       </c>
       <c r="B294" s="11"/>
       <c r="C294" s="11"/>
       <c r="D294" s="11"/>
       <c r="E294" s="3"/>
       <c r="F294" s="6"/>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="12" t="s">
-        <v>728</v>
+        <v>712</v>
       </c>
       <c r="B295" s="12" t="s">
-        <v>729</v>
+        <v>713</v>
       </c>
       <c r="C295" s="12" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="D295" s="12" t="s">
-        <v>642</v>
+        <v>0</v>
       </c>
       <c r="E295" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F295" s="4">
-        <v>50.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="296" spans="1:6">
-      <c r="A296" s="11" t="s">
-[...184 lines deleted...]
-      <c r="F309" s="4"/>
+      <c r="A296" s="12"/>
+      <c r="B296" s="12"/>
+      <c r="C296" s="12"/>
+      <c r="D296" s="12"/>
+      <c r="E296" s="1"/>
+      <c r="F296" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
-    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
-    <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
-    <mergeCell ref="A31:F31"/>
-[...5 lines deleted...]
-    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A60:F60"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A64:F64"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A71:F71"/>
     <mergeCell ref="A72:F72"/>
-    <mergeCell ref="A76:F76"/>
-[...1 lines deleted...]
-    <mergeCell ref="A80:F80"/>
+    <mergeCell ref="A78:F78"/>
     <mergeCell ref="A86:F86"/>
-    <mergeCell ref="A94:F94"/>
-[...1 lines deleted...]
-    <mergeCell ref="A98:F98"/>
+    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A91:F91"/>
     <mergeCell ref="A99:F99"/>
+    <mergeCell ref="A105:F105"/>
     <mergeCell ref="A107:F107"/>
-    <mergeCell ref="A113:F113"/>
-[...8 lines deleted...]
-    <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A128:F128"/>
+    <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A145:F145"/>
+    <mergeCell ref="A149:F149"/>
+    <mergeCell ref="A162:F162"/>
+    <mergeCell ref="A164:F164"/>
+    <mergeCell ref="A169:F169"/>
     <mergeCell ref="A175:F175"/>
+    <mergeCell ref="A176:F176"/>
     <mergeCell ref="A180:F180"/>
-    <mergeCell ref="A186:F186"/>
-[...6 lines deleted...]
-    <mergeCell ref="A234:F234"/>
+    <mergeCell ref="A182:F182"/>
+    <mergeCell ref="A195:F195"/>
+    <mergeCell ref="A205:F205"/>
+    <mergeCell ref="A209:F209"/>
+    <mergeCell ref="A222:F222"/>
+    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A228:F228"/>
+    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A231:F231"/>
+    <mergeCell ref="A235:F235"/>
     <mergeCell ref="A236:F236"/>
-    <mergeCell ref="A239:F239"/>
-    <mergeCell ref="A242:F242"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A238:F238"/>
+    <mergeCell ref="A240:F240"/>
+    <mergeCell ref="A241:F241"/>
     <mergeCell ref="A243:F243"/>
+    <mergeCell ref="A244:F244"/>
     <mergeCell ref="A245:F245"/>
-    <mergeCell ref="A249:F249"/>
+    <mergeCell ref="A247:F247"/>
     <mergeCell ref="A250:F250"/>
     <mergeCell ref="A251:F251"/>
-    <mergeCell ref="A253:F253"/>
-    <mergeCell ref="A256:F256"/>
+    <mergeCell ref="A252:F252"/>
+    <mergeCell ref="A254:F254"/>
+    <mergeCell ref="A255:F255"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A258:F258"/>
-    <mergeCell ref="A260:F260"/>
     <mergeCell ref="A261:F261"/>
     <mergeCell ref="A263:F263"/>
     <mergeCell ref="A264:F264"/>
     <mergeCell ref="A266:F266"/>
-    <mergeCell ref="A267:F267"/>
+    <mergeCell ref="A268:F268"/>
     <mergeCell ref="A270:F270"/>
     <mergeCell ref="A272:F272"/>
-    <mergeCell ref="A273:F273"/>
+    <mergeCell ref="A274:F274"/>
     <mergeCell ref="A275:F275"/>
+    <mergeCell ref="A277:F277"/>
+    <mergeCell ref="A278:F278"/>
     <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A280:F280"/>
     <mergeCell ref="A281:F281"/>
     <mergeCell ref="A283:F283"/>
+    <mergeCell ref="A284:F284"/>
     <mergeCell ref="A285:F285"/>
-    <mergeCell ref="A287:F287"/>
     <mergeCell ref="A288:F288"/>
     <mergeCell ref="A290:F290"/>
     <mergeCell ref="A291:F291"/>
-    <mergeCell ref="A292:F292"/>
     <mergeCell ref="A293:F293"/>
     <mergeCell ref="A294:F294"/>
-    <mergeCell ref="A296:F296"/>
-[...6 lines deleted...]
-    <mergeCell ref="A307:F307"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>