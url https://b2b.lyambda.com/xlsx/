--- v2 (2026-07-26)
+++ v3 (2026-09-10)
@@ -12,227 +12,338 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="715">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="710">
   <si>
     <t>LYAMBDA</t>
   </si>
   <si>
     <t>8 (800) 707 15 73, Пн-Пт: 10:00-18:00, Cб-Вс: Выходной</t>
   </si>
   <si>
-    <t>Цены и остатки действительны на 26.07.2026 05:50</t>
+    <t>Цены и остатки действительны на 10.09.2026 06:05</t>
   </si>
   <si>
     <t>Код товара</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
-    <t>┣ Logitech (4)</t>
+    <t>┣ Logitech (5)</t>
   </si>
   <si>
     <t>┣━ Мыши (3)</t>
   </si>
   <si>
     <t>НФ-00023791</t>
   </si>
   <si>
     <t>910-004646</t>
   </si>
   <si>
     <t>Мышь беспроводная Logitech M170, Grey [910-004646]</t>
   </si>
   <si>
     <t>Logitech</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
+    <t>НФ-00016878</t>
+  </si>
+  <si>
+    <t>910-004895</t>
+  </si>
+  <si>
+    <t>Мышь беспроводная Logitech M220, Silent, Grey [910-004895]</t>
+  </si>
+  <si>
     <t>НФ-00016875</t>
   </si>
   <si>
     <t>910-004924</t>
   </si>
   <si>
     <t>Мышь беспроводная Logitech M330 SILENT PLUS, Black [910-004924]</t>
   </si>
   <si>
-    <t>НФ-00023793</t>
-[...35 lines deleted...]
-    <t>Ноутбук Lenovo Thinkpad E16 Gen 3 &lt;21SSS27D00&gt; Ultra 5 225H/16Gb/512Gb SSD/16.0 WUXGA IPS 300nits/Backlit/Cam FHD IR/FPR/No OS</t>
+    <t>┣━ Гарнитуры (1)</t>
+  </si>
+  <si>
+    <t>НФ-00019032</t>
+  </si>
+  <si>
+    <t>981-000803</t>
+  </si>
+  <si>
+    <t>Гарнитура проводная Logitech H390, Black [981-000803]</t>
+  </si>
+  <si>
+    <t>┣━ Джойстики, геймпады, рули, рычаги переключения (1)</t>
+  </si>
+  <si>
+    <t>НФ-00034505</t>
+  </si>
+  <si>
+    <t>940-000172</t>
+  </si>
+  <si>
+    <t>Геймпад беспроводной LOGITECH F710, черный/серебристый [940-000172]</t>
+  </si>
+  <si>
+    <t>┣ ORICO (5)</t>
+  </si>
+  <si>
+    <t>НФ-00015155</t>
+  </si>
+  <si>
+    <t>ORICO-CBS7-GY</t>
+  </si>
+  <si>
+    <t>Стяжки для кабелей, ORICO, серый [ORICO-CBS7-GY]</t>
+  </si>
+  <si>
+    <t>ORICO</t>
+  </si>
+  <si>
+    <t>┣━ USB концентраторы (1)</t>
+  </si>
+  <si>
+    <t>┣━━ USB 2.0 (1)</t>
+  </si>
+  <si>
+    <t>НФ-00019703</t>
+  </si>
+  <si>
+    <t>ORICO-RCHV-SV</t>
+  </si>
+  <si>
+    <t>Видеоадаптер, вход 1xUSB Type-C, выход 1xVGA, 1xHDMI, 1xUSB Type-A, ORICO, серебристый [RCHV-SV]</t>
+  </si>
+  <si>
+    <t>┣━ Сетевое оборудование (1)</t>
+  </si>
+  <si>
+    <t>┣━━ Bluetooth устройства (1)</t>
+  </si>
+  <si>
+    <t>НФ-00018395</t>
+  </si>
+  <si>
+    <t>ORICO-BTA-408-BL</t>
+  </si>
+  <si>
+    <t>Адаптер USB Bluetooth ORICO синий (BTA-408-BL)</t>
+  </si>
+  <si>
+    <t>┣━ Аксессуары (2)</t>
+  </si>
+  <si>
+    <t>┣━━ Другое (1)</t>
+  </si>
+  <si>
+    <t>НФ-00019589</t>
+  </si>
+  <si>
+    <t>ORICO-PHM-25-BK-BP</t>
+  </si>
+  <si>
+    <t>Чехол, 16х11х4 см, ORICO, черный [ORICO-PHM-25-BK-BP]</t>
+  </si>
+  <si>
+    <t>┣━━ Органайзеры для проводов (1)</t>
+  </si>
+  <si>
+    <t>НФ-00019632</t>
+  </si>
+  <si>
+    <t>ORICO-CBSX-5</t>
+  </si>
+  <si>
+    <t>Компактный органайзер для проводов силиконовый, 5 штук [ORICO-CBSX-5]</t>
+  </si>
+  <si>
+    <t>┣ Ноутбуки (4)</t>
+  </si>
+  <si>
+    <t>┣━ Ноутбуки Lenovo (4)</t>
+  </si>
+  <si>
+    <t>┣━━ Commercial (4)</t>
+  </si>
+  <si>
+    <t>НФ-00034819</t>
+  </si>
+  <si>
+    <t>83K800CMRM</t>
+  </si>
+  <si>
+    <t>Ноутбук Lenovo Ideapad Slim 3 16ARP10 &lt;83K800CMRM&gt; AMD Ryzen 5 7535HS/16GB/512GB SSD/16.0 WUXGA IPS 300nits/Cam HD/No OS Luna Gray</t>
   </si>
   <si>
     <t>Lenovo</t>
   </si>
   <si>
-    <t>НФ-00034665</t>
-[...8 lines deleted...]
-    <t>┣ LYAMBDA (166)</t>
+    <t>НФ-00034820</t>
+  </si>
+  <si>
+    <t>83JH000GUS</t>
+  </si>
+  <si>
+    <t>Ноутбук Lenovo LOQ 17IRX10 &lt;83JH000GUS&gt; i5 13450HX/16Gb/1Tb SSD/17.3 FHD IPS 100%sRGB 300nits/NVIDIA RTX 5050 8GB/Backlit/Cam 5MP/Win11</t>
+  </si>
+  <si>
+    <t>НФ-00034821</t>
+  </si>
+  <si>
+    <t>21MV00A5AK</t>
+  </si>
+  <si>
+    <t>Ноутбук Lenovo Thinkbook 14 G7 ARP &lt;21MV00A5AK&gt; AMD Ryzen 5 7535HS/16Gb/512Gb SSD/14.0 WUXGA IPS 300nits/Backlit/Cam FHD IR/FPR/ No OS</t>
+  </si>
+  <si>
+    <t>НФ-00034451</t>
+  </si>
+  <si>
+    <t>21SJ002AGQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ноутбук Lenovo Thinkbook 14 G8 IAL &lt;21SJ002AGQ&gt; Ultra 5 225U/16Gb/512Gb SSD/14.0 WUXGA IPS 300nits/Backlit/Cam FHD/FPR/No OS + Bag </t>
+  </si>
+  <si>
+    <t>┣ LYAMBDA (150)</t>
   </si>
   <si>
     <t>┣━ Автомобильные зарядные устройства (2)</t>
   </si>
   <si>
     <t>НФ-00016770</t>
   </si>
   <si>
     <t>LS-A30</t>
   </si>
   <si>
     <t>Автомобильное зарядное устройство Lyambda 30Вт USB-A (QC3.0) Aluminum LS-A30 Space grey</t>
   </si>
   <si>
     <t>НФ-00016772</t>
   </si>
   <si>
     <t>LWC-201</t>
   </si>
   <si>
     <t>Автомобильный держатель для телефона с функцией беспроводной зарядки Lyambda LWC-201</t>
   </si>
   <si>
-    <t>┣━ Сетевые зарядные устройства (2)</t>
+    <t>┣━ Сетевые зарядные устройства (3)</t>
+  </si>
+  <si>
+    <t>НФ-00017708</t>
+  </si>
+  <si>
+    <t>SLT-45</t>
+  </si>
+  <si>
+    <t>Cетевое зарядное устройство Lyambda 45Вт GaN c 2-мя выходами (PD+QC3.0) SLT-45</t>
   </si>
   <si>
     <t>НФ-00017696</t>
   </si>
   <si>
     <t>SLT-100</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Lyambda 100Вт GaN c 4-мя выходами (2xUSB-C PD100W + 2xUSB-A QC 30W) SLT-100</t>
   </si>
   <si>
     <t>НФ-00017695</t>
   </si>
   <si>
     <t>SLT-100-Pro</t>
   </si>
   <si>
     <t>Сетевое зарядное устройство Lyambda 100Вт Pro GaN c 4-мя выходами (2xUSB-C PD100W + 2xUSB-A QC 65W) SLT-100-Pro</t>
   </si>
   <si>
     <t>┣━ Портативные колонки (2)</t>
   </si>
   <si>
     <t>НФ-00017530</t>
   </si>
   <si>
     <t>LBS101-GR</t>
   </si>
   <si>
     <t>Портативная колонка с Bluetooth 5.3, 6Вт, LYAMBDA, зелёный [LBS101-GR]</t>
   </si>
   <si>
     <t>НФ-00017531</t>
   </si>
   <si>
     <t>LBS101-BK</t>
   </si>
   <si>
     <t>Портативная колонка с Bluetooth 5.3, 6Вт, LYAMBDA, чёрный [LBS101-BK]</t>
   </si>
   <si>
-    <t>┣━ Ремешки для часов (81)</t>
+    <t>┣━ Ремешки для часов (80)</t>
   </si>
   <si>
     <t>┣━━ Ремешки для Apple Watch 38-40мм (29)</t>
   </si>
   <si>
     <t>┣━━━ Силикон Apple Watch 38-40мм (14)</t>
   </si>
   <si>
     <t>НФ-00028711</t>
   </si>
   <si>
     <t>DS-APS08-40-BL</t>
   </si>
   <si>
     <t>Силиконовый ремешок для Apple Watch 38/40/41 mm LYAMBDA ALTAIR DS-APS08-40-BL Blue</t>
   </si>
   <si>
     <t>НФ-00028717</t>
   </si>
   <si>
     <t>DS-APS08-40-RD</t>
   </si>
   <si>
     <t>Силиконовый ремешок для Apple Watch 38/40/41 mm LYAMBDA ALTAIR DS-APS08-40-RD Red</t>
   </si>
@@ -815,51 +926,51 @@
   <si>
     <t>Универсальный кожаный ремешок для часов 22 mm LYAMBDA NEMBUS LWA-S41-22-PK Pink</t>
   </si>
   <si>
     <t>┣━━━ Силикон 22мм (2)</t>
   </si>
   <si>
     <t>НФ-00017835</t>
   </si>
   <si>
     <t>DSJ-01-05T-22-RD</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 22 mm LYAMBDA ALTAIR DSJ-01-05T-22-RD Red</t>
   </si>
   <si>
     <t>НФ-00017828</t>
   </si>
   <si>
     <t>DSJ-01-06T-22-LP</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 22 mm LYAMBDA ALTAIR DSJ-01-06T-22-LP Light pink</t>
   </si>
   <si>
-    <t>┣━━ Универсальные ремешки 20мм (18)</t>
+    <t>┣━━ Универсальные ремешки 20мм (17)</t>
   </si>
   <si>
     <t>┣━━━ Нейлон 20мм (13)</t>
   </si>
   <si>
     <t>НФ-00028467</t>
   </si>
   <si>
     <t>DSN-19-20-PK</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-PK Pink</t>
   </si>
   <si>
     <t>НФ-00028470</t>
   </si>
   <si>
     <t>DSN-19-20-RD</t>
   </si>
   <si>
     <t>Универсальный петлевой нейлоновый ремешок для часов 20 mm LYAMBDA NAVI DSN-19-20-RD Red</t>
   </si>
   <si>
     <t>НФ-00028471</t>
   </si>
@@ -938,69 +1049,60 @@
   <si>
     <t>DSN-13-20-VT</t>
   </si>
   <si>
     <t>Универсальный плетеный нейлоновый ремешок для часов 20 mm LYAMBDA PLEIONE DSN-13-20-VT Purple/White</t>
   </si>
   <si>
     <t>НФ-00028440</t>
   </si>
   <si>
     <t>DS-GN-03-20-2</t>
   </si>
   <si>
     <t>Универсальный ремешок из нейлона для часов 20 mm LYAMBDA VEGA DS-GN-03-20-2 Gray-green</t>
   </si>
   <si>
     <t>НФ-00028443</t>
   </si>
   <si>
     <t>DS-GN-03-20-3</t>
   </si>
   <si>
     <t>Универсальный ремешок из нейлона для часов 20 mm LYAMBDA VEGA DS-GN-03-20-3 Gray-pink</t>
   </si>
   <si>
-    <t>┣━━━ Силикон 20мм (2)</t>
+    <t>┣━━━ Силикон 20мм (1)</t>
   </si>
   <si>
     <t>НФ-00028423</t>
   </si>
   <si>
     <t>DSJ-32-20-RD</t>
   </si>
   <si>
     <t>Универсальный силиконовый ремешок для часов 20 mm LYAMBDA ACRUX DSJ-32-20-RD Red</t>
-  </si>
-[...7 lines deleted...]
-    <t>Универсальный силиконовый ремешок для часов 20 mm LYAMBDA ALTAIR DSJ-01-05T-20-RD Red</t>
   </si>
   <si>
     <t>┣━━━ Нерж. сталь 20мм (3)</t>
   </si>
   <si>
     <t>НФ-00028641</t>
   </si>
   <si>
     <t>DSG-21-20-PK</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 20 mm LYAMBDA CALLISTO DSG-21-20-PK Pink</t>
   </si>
   <si>
     <t>НФ-00028642</t>
   </si>
   <si>
     <t>DSG-21-20-RG</t>
   </si>
   <si>
     <t>Универсальный ремешок из нержавеющей стали для часов 20 mm LYAMBDA CALLISTO DSG-21-20-RG Rose Gold</t>
   </si>
   <si>
     <t>НФ-00028634</t>
   </si>
@@ -1341,96 +1443,66 @@
   <si>
     <t>LTW150-WT</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW150-WT) Белый</t>
   </si>
   <si>
     <t>НФ-00019357</t>
   </si>
   <si>
     <t>LTW200-BL</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW200-BL) Синий</t>
   </si>
   <si>
     <t>НФ-00019362</t>
   </si>
   <si>
     <t>LTW200-GR</t>
   </si>
   <si>
     <t>Беспроводные полноразмерные наушники Lyambda с системой активного шумоподавления Hybrid ANC (LTW200-GR) Серый</t>
   </si>
   <si>
-    <t>┣━ Чехлы для телефона (40)</t>
-[...29 lines deleted...]
-    <t>Чехол LYAMBDA REYA для HONOR 9A (LA07-H9A-BL) Blue</t>
+    <t>┣━ Чехлы для телефона (24)</t>
   </si>
   <si>
     <t>┣━━ Чехлы для Xiaomi Redmi Note 9 (1)</t>
   </si>
   <si>
     <t>НФ-00017494</t>
   </si>
   <si>
     <t>LA06-RMN9-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA REGUL для Xiaomi Redmi Note 9 (LA06-RMN9-BR) Brown</t>
   </si>
   <si>
-    <t>┣━━ Чехлы для iPhone 11 Pro Max (12)</t>
+    <t>┣━━ Чехлы для iPhone 11 Pro Max (8)</t>
   </si>
   <si>
     <t>НФ-00017768</t>
   </si>
   <si>
     <t>LA10-AT-11PROM-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ATLAS для iPhone 11 Pro Max (LA10-AT-11PROM-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00017776</t>
   </si>
   <si>
     <t>LA03-CL-11PROM-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 11 Pro Max (LA03-CL-11PROM-BK) Black</t>
   </si>
   <si>
     <t>НФ-00017758</t>
   </si>
   <si>
     <t>LA03-CL-11PROM-GR</t>
   </si>
@@ -1461,87 +1533,51 @@
   <si>
     <t>LA05-ER-11PROM-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro Max (LA05-ER-11PROM-BL) Blue Strip</t>
   </si>
   <si>
     <t>НФ-00017778</t>
   </si>
   <si>
     <t>LA05-ER-11PROM-DB</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro Max (LA05-ER-11PROM-DB) Dark Blue</t>
   </si>
   <si>
     <t>НФ-00017770</t>
   </si>
   <si>
     <t>LA05-ER-11PROM-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro Max (LA05-ER-11PROM-GR) Grey Strip</t>
   </si>
   <si>
-    <t>НФ-00017763</t>
-[...35 lines deleted...]
-    <t>┣━━ Чехлы для iPhone 11 Pro (9)</t>
+    <t>┣━━ Чехлы для iPhone 11 Pro (6)</t>
   </si>
   <si>
     <t>НФ-00018085</t>
   </si>
   <si>
     <t>LA10-AT-11PRO-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ATLAS для iPhone 11 Pro (LA10-AT-11PRO-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00018081</t>
   </si>
   <si>
     <t>LA11-ER-11PRO-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA ERIS для iPhone 11 Pro (LA11-ER-11PRO-BL) Blue</t>
   </si>
   <si>
     <t>НФ-00018073</t>
   </si>
   <si>
     <t>LA11-ER-11PRO-GR</t>
   </si>
@@ -1554,108 +1590,51 @@
   <si>
     <t>LA05-ER-11PRO-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro (LA05-ER-11PRO-BL) Blue Strip</t>
   </si>
   <si>
     <t>НФ-00018082</t>
   </si>
   <si>
     <t>LA05-ER-11PRO-DB</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro (LA05-ER-11PRO-DB) Dark Blue</t>
   </si>
   <si>
     <t>НФ-00018075</t>
   </si>
   <si>
     <t>LA05-ER-11PRO-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 11 Pro (LA05-ER-11PRO-GR) Grey Strip</t>
   </si>
   <si>
-    <t>НФ-00018088</t>
-[...56 lines deleted...]
-    <t>┣━━ Чехлы для iPhone 12 Pro Max (12)</t>
+    <t>┣━━ Чехлы для iPhone 12 Pro Max (9)</t>
   </si>
   <si>
     <t>НФ-00019334</t>
   </si>
   <si>
     <t>LA03-1267-BK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 12 Pro Max (LA03-1267-BK) Black</t>
   </si>
   <si>
     <t>НФ-00019336</t>
   </si>
   <si>
     <t>LA03-1267-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA CALYPSO для iPhone 12 Pro Max (LA03-1267-GR) Grey</t>
   </si>
   <si>
     <t>НФ-00019344</t>
   </si>
   <si>
     <t>LA11-1267-BL</t>
   </si>
@@ -1677,77 +1656,50 @@
   <si>
     <t>LA05-1267-BL</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 12 Pro Max (LA05-1267-BL) Light Grey Strip</t>
   </si>
   <si>
     <t>НФ-00019339</t>
   </si>
   <si>
     <t>LA05-1267-DB</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 12 Pro Max (LA05-1267-DB) Dark Blue</t>
   </si>
   <si>
     <t>НФ-00019338</t>
   </si>
   <si>
     <t>LA05-1267-GR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA EUROPA для iPhone 12 Pro Max (LA05-1267-GR) Grey Strip</t>
   </si>
   <si>
-    <t>НФ-00019332</t>
-[...25 lines deleted...]
-  <si>
     <t>НФ-00019346</t>
   </si>
   <si>
     <t>LA15-1267-BR</t>
   </si>
   <si>
     <t>Чехол LYAMBDA TITAN для iPhone 12 Pro Max (LA15-1267-BR) Brown</t>
   </si>
   <si>
     <t>НФ-00019348</t>
   </si>
   <si>
     <t>LA15-1267-PK</t>
   </si>
   <si>
     <t>Чехол LYAMBDA TITAN для iPhone 12 Pro Max (LA15-1267-PK) Pink</t>
   </si>
   <si>
     <t>┣━ Чехлы-накладки для MacBook (2)</t>
   </si>
   <si>
     <t>НФ-00018809</t>
   </si>
   <si>
     <t>DLS-CS-15/16-GR</t>
@@ -1764,375 +1716,408 @@
   <si>
     <t>Холщовый чехол для MacBook. [DLS-CS-15/16-VL]</t>
   </si>
   <si>
     <t>┣ Периферия и устройства ввода (2)</t>
   </si>
   <si>
     <t>НФ-00029659</t>
   </si>
   <si>
     <t>LGK100G-BK</t>
   </si>
   <si>
     <t>Игровой комплект:механическая клавиатура (LKB100G red switch linear, RGB)+мышь (LM100G 800-3200DPI)</t>
   </si>
   <si>
     <t>НФ-00029660</t>
   </si>
   <si>
     <t>LMP</t>
   </si>
   <si>
     <t>Коврик для компьютерной мыши Lyambda LMP черный, 360х300х3, ткань/резина</t>
   </si>
   <si>
-    <t>┣ Сетевое оборудование (4)</t>
-[...17 lines deleted...]
-    <t>┣━ Wi-Fi роутеры (3)</t>
+    <t>┣ Сетевое оборудование (1)</t>
+  </si>
+  <si>
+    <t>┣━ Wi-Fi роутеры (1)</t>
   </si>
   <si>
     <t>НФ-00034576</t>
   </si>
   <si>
     <t>Jeton AC1200 Air</t>
   </si>
   <si>
     <t>Jeton AC1200 Air, Jeton Tech Двухдиапазонный гигабитный роутер Wi-Fi 5 Mesh Router, белый, 4 LAN (1Gigabit WAN Port, 3 Gigabit LAN Ports) Wi-Fi 5 AC1200 1167 Mbps 802.11 ac/n/a 5 GHz , 802.11n/b/g 2.4 GHz, IPv6, CPU HiSilicon Dual Core, 128Mb/128Mb One mu</t>
   </si>
   <si>
     <t>Jeton</t>
   </si>
   <si>
-    <t>НФ-00034575</t>
-[...20 lines deleted...]
-    <t>┣━ Печатная техника и сканеры (2)</t>
+    <t>┣ Оргтехника (1)</t>
+  </si>
+  <si>
+    <t>┣━ Печатная техника и сканеры (1)</t>
   </si>
   <si>
     <t>┣━━ Canon (1)</t>
   </si>
   <si>
     <t>┣━━━ МФУ (1)</t>
   </si>
   <si>
-    <t>НФ-00030389</t>
-[...5 lines deleted...]
-    <t>МФУ Canon PIXMA G3410 &lt;2315C009&gt;</t>
+    <t>НФ-00028164</t>
+  </si>
+  <si>
+    <t>5158C009</t>
+  </si>
+  <si>
+    <t>МФУ Canon i-SENSYS MF651Cw &lt;5158C009&gt;</t>
   </si>
   <si>
     <t>Canon</t>
   </si>
   <si>
-    <t>┣━━ HP (1)</t>
-[...29 lines deleted...]
-    <t>Камера видеонаблюдения HiWatch DS-T110 (2.8 mm) (ШК был Генерирован)</t>
+    <t>┣ Умный дом и системы безопасности (2)</t>
+  </si>
+  <si>
+    <t>┣━ Умный дом (2)</t>
+  </si>
+  <si>
+    <t>НФ-00020814</t>
+  </si>
+  <si>
+    <t>IOT LED DECO</t>
+  </si>
+  <si>
+    <t>Умная Wi-Fi лампочка HIPER IoT LED DECO</t>
+  </si>
+  <si>
+    <t>HIPER</t>
+  </si>
+  <si>
+    <t>НФ-00020817</t>
+  </si>
+  <si>
+    <t>IOT IR V2</t>
+  </si>
+  <si>
+    <t>Умный ИК пульт HIPER IoT IR v2</t>
+  </si>
+  <si>
+    <t>┣ ANNET MANCINI (1)</t>
+  </si>
+  <si>
+    <t>┣━ Кейсы для AirPods (1)</t>
+  </si>
+  <si>
+    <t>┣━━ AirPods (1)</t>
+  </si>
+  <si>
+    <t>НФ-00016858</t>
+  </si>
+  <si>
+    <t>AM-AIR-K-GR</t>
+  </si>
+  <si>
+    <t>Кейс ANNET MANCINI Сarbon Series для AirPods 1,2 (AM-AIR-K-GR) Green Matte</t>
+  </si>
+  <si>
+    <t>ANNET MANCINI</t>
+  </si>
+  <si>
+    <t>┣ Компьютеры (23)</t>
+  </si>
+  <si>
+    <t>┣━ Комплектующие для ПК (21)</t>
+  </si>
+  <si>
+    <t>НФ-00027713</t>
+  </si>
+  <si>
+    <t>ELPTP-BRCTLOW</t>
+  </si>
+  <si>
+    <t>Кабель, Cabel  LPT ESPADA (ELPTp-BRCTLow).(ELPTPBRCTLOW)(ELPTPBRCTLOW)</t>
+  </si>
+  <si>
+    <t>Espada</t>
+  </si>
+  <si>
+    <t>┣━━ Жесткие диски и SSD (10)</t>
+  </si>
+  <si>
+    <t>┣━━━ Клиентские SSD (7)</t>
+  </si>
+  <si>
+    <t>НФ-00034652</t>
+  </si>
+  <si>
+    <t>CT1000BX500SSD1T</t>
+  </si>
+  <si>
+    <t>Внутренний накопитель SSD Crucial BX500 SATA 2.5'' 1TB [CT1000BX500SSD1T] TRAY !!!</t>
+  </si>
+  <si>
+    <t>Crucial</t>
+  </si>
+  <si>
+    <t>НФ-00033705</t>
+  </si>
+  <si>
+    <t>NT01NV7000-2T0-E4X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накопитель SSD Netac NT01NV7000-2T0-E4X NV7000 PCIe 4 x4 M.2 2280 NVMe 3D NAND 2TB, R/W 7200/6800MB/s, heat sink </t>
+  </si>
+  <si>
+    <t>Netac</t>
+  </si>
+  <si>
+    <t>НФ-00033693</t>
+  </si>
+  <si>
+    <t>NT01NV7000Q-4T0-E4X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накопитель SSD Netac NT01NV7000Q-4T0-E4X NV7000-Q PCIe 4 x4 M.2 2280 NVMe 3D NAND 4TB, R/W 7100/6200MB/s, heat spreader </t>
+  </si>
+  <si>
+    <t>НФ-00033696</t>
+  </si>
+  <si>
+    <t>NT01NV7000t-2T0-E4X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накопитель SSD Netac NT01NV7000t-2T0-E4X NV7000-t PCIe 4 x4 M.2 2280 NVMe 3D NAND 2TB, R/W 7300/6700MB/s, heat spreader </t>
+  </si>
+  <si>
+    <t>НФ-00033676</t>
+  </si>
+  <si>
+    <t>NT01SA500-960-S3X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накопитель SSD Netac NT01SA500-960-S3X SA500 2.5 SATAIII 3D NAND 960GB, R/W 530/475MB/s                                                                                                                                                                        </t>
+  </si>
+  <si>
+    <t>НФ-00034460</t>
+  </si>
+  <si>
+    <t>NT01NV3000Q-2T0-E4X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Накопитель SSD Netac NV3000-Q PCIe 3 x4 M.2 2280 NVMe 3D NAND SSD 2TB, R/W up to 3000/2100MB/s, с радиатором </t>
+  </si>
+  <si>
+    <t>НФ-00033703</t>
+  </si>
+  <si>
+    <t>NT01NV5000t-2T0-E4X</t>
+  </si>
+  <si>
+    <t>Накопитель SSD Netac NV5000-T PCIe 4 x4 M.2 2280 NVMe 3D NAND SSD 2TB, R/W up to 4800/4400MB/s, с радиатором</t>
+  </si>
+  <si>
+    <t>┣━━━ Внешние SSD (2)</t>
+  </si>
+  <si>
+    <t>НФ-00033756</t>
+  </si>
+  <si>
+    <t>NT01Z7S-960G-32BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внешний накопитель SSD Netac NT01Z7S-960G-32BK Z7S USB 3.2 Gen 2 Type-C 960GB, R/W 550MB/480MB/s,USB-C to USB-A cable and USB-A to USB-C adapter </t>
+  </si>
+  <si>
+    <t>НФ-00033742</t>
+  </si>
+  <si>
+    <t>NT01ZSLIM-002T-32BK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внешний накопитель SSD Netac NT01ZSLIM-002T-32BK Z SLIM Черный USB 3.2 Gen 2 Type-C 2TB, R/W 550MB/480MB/s,USB-C to USB-A cable and USB-A to USB-C adapter </t>
+  </si>
+  <si>
+    <t>┣━━━ Внешние корпуса для HDD/SSD (1)</t>
+  </si>
+  <si>
+    <t>НФ-00034004</t>
+  </si>
+  <si>
+    <t>NT07WH11-30B0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внешний корпус для HDD/SSD Netac NT07WH11-30B0 2.5 SATA --&gt; USB3.0 , скользящая прозрачная крышка, USB3.0 A --&gt; B кабель </t>
+  </si>
+  <si>
+    <t>┣━━ Модули памяти (7)</t>
+  </si>
+  <si>
+    <t>┣━━━ Десктопная память (2)</t>
+  </si>
+  <si>
+    <t>НФ-00034653</t>
+  </si>
+  <si>
+    <t>HI-DDR-C500U16G56</t>
+  </si>
+  <si>
+    <t>Модуль оперативной памяти Hixa DDR5 UDIMM 16GB 5600 [HI-DDR-C500U16G56] (Dahua DHI-DDR-C500U16G56)</t>
+  </si>
+  <si>
+    <t>HIXA</t>
+  </si>
+  <si>
+    <t>НФ-00034654</t>
+  </si>
+  <si>
+    <t>HI-DDR-C500U32G56</t>
+  </si>
+  <si>
+    <t>Модуль оперативной памяти Hixa DDR5 UDIMM 32GB 5600 [HI-DDR-C500U32G56] (Dahua DHI-DDR-C500U32G56)</t>
+  </si>
+  <si>
+    <t>┣━━━ Мобильная память (1)</t>
+  </si>
+  <si>
+    <t>НФ-00015481</t>
+  </si>
+  <si>
+    <t>NTBSD4N32SP-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Модуль оперативной памяти Netac NTBSD4N32SP-08 Basic SO DDR4-3200 8G C22 </t>
+  </si>
+  <si>
+    <t>┣━━━ Игровая память (4)</t>
+  </si>
+  <si>
+    <t>НФ-00033771</t>
+  </si>
+  <si>
+    <t>NTSRD5P56DP-32S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Комплект игровой памяти Netac NTSRD5P56DP-32S Shadow RGB DDR5-5600 32GB (16GB x 2) C40 Серебристый </t>
+  </si>
+  <si>
+    <t>НФ-00034490</t>
+  </si>
+  <si>
+    <t>NTSHD4P36DP-16K</t>
+  </si>
+  <si>
+    <t>Комплект игровой памяти Netac Shadow III DDR4-3600 16GB(8GBx2) C18, чёрный</t>
+  </si>
+  <si>
+    <t>НФ-00034468</t>
+  </si>
+  <si>
+    <t>NTSHD5P60DP-32KC</t>
+  </si>
+  <si>
+    <t>Комплект игровой памяти Netac Shadow III DDR5-6000 32GB(16GBx2)  C38, чёрный</t>
+  </si>
+  <si>
+    <t>НФ-00034481</t>
+  </si>
+  <si>
+    <t>NTSHD5P60SP-16WC</t>
+  </si>
+  <si>
+    <t>Модуль игровой памяти Netac Shadow III DDR5-6000 16GB C38, белый</t>
+  </si>
+  <si>
+    <t>┣━━ Блоки питания (1)</t>
+  </si>
+  <si>
+    <t>НФ-00017447</t>
+  </si>
+  <si>
+    <t>ZM550-GVII</t>
+  </si>
+  <si>
+    <t>Блок питания Zalman GVII ZM550-GVII 550W</t>
   </si>
   <si>
     <t>No Name</t>
   </si>
   <si>
-    <t>┣━ Умный дом (2)</t>
-[...145 lines deleted...]
-  <si>
     <t>┣━━ Корпуса (1)</t>
   </si>
   <si>
     <t>НФ-00015552</t>
   </si>
   <si>
     <t>S502-230W</t>
   </si>
   <si>
     <t>Корпус PowerCool S502-230W (SFF, Black, 2*USB3.0; 2*USB2.0, TFX 300W-60mm).(S502_230W)(S502-230W)</t>
   </si>
   <si>
     <t>Powercool</t>
   </si>
   <si>
     <t>┣━━ Материнские платы (1)</t>
   </si>
   <si>
     <t>НФ-00018650</t>
   </si>
   <si>
     <t>H410H6-M7</t>
   </si>
   <si>
     <t>Материнская плата ECS Main Board Desktop H410H6-M7 V3.1A mATX (H410 , S1200,1 X PCI X16 Gen 3.0, 2 X PCI X 1 Gen 2.0, 1 X M.2 , 4 X USB 3.2, 6x USB2.0, 1xCOM, DVI/HMDI/VGA port)</t>
   </si>
   <si>
     <t>ECS</t>
   </si>
   <si>
     <t>┣━ Манипуляторы и устройства ввода (1)</t>
   </si>
   <si>
     <t>┣━━ Клавиатуры (1)</t>
   </si>
   <si>
     <t>НФ-00023422</t>
   </si>
   <si>
     <t>GKEY-1100</t>
   </si>
   <si>
     <t>Игровая клавиатура HIPER GKEY-1100 Dignity</t>
   </si>
   <si>
     <t>┣━ Аксессуары для ноутбуков и ПК (1)</t>
   </si>
   <si>
     <t>┣━━ Кабели для ПК и ноутбуков (1)</t>
-  </si>
-[...16 lines deleted...]
-    <t>Защитный чехол светящийся в темноте стеклянный FLEXIS для iPhone 6/6S Лев (FX-CASE-GiDGC-iP6-LION)</t>
   </si>
   <si>
     <t>┣ Телевизоры, аудио-видео, фото (2)</t>
   </si>
   <si>
     <t>┣━ Наушники (2)</t>
   </si>
   <si>
     <t>┣━━ Наушники (2)</t>
   </si>
   <si>
     <t>НФ-00018966</t>
   </si>
   <si>
     <t>Гарнитура стерео Defender HN-102 (63102)</t>
   </si>
   <si>
     <t>Defender</t>
   </si>
   <si>
     <t>НФ-00019039</t>
   </si>
   <si>
     <t>HTW-KTX16</t>
   </si>
@@ -2587,60 +2572,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F296"/>
+  <dimension ref="A1:F295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D296"/>
+      <selection activeCell="A1" sqref="A1:D295"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="128" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="1"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="1"/>
       <c r="F2" s="4"/>
@@ -2690,5027 +2675,4998 @@
         <v>10</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="3"/>
       <c r="F6" s="6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="4">
-        <v>570.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="4">
-        <v>1260.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="4">
-        <v>350.0</v>
+        <v>1280.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="3"/>
       <c r="F10" s="6"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="4">
-        <v>1300.0</v>
+        <v>1950.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="3"/>
       <c r="F12" s="6"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="11" t="s">
+      <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="11"/>
-[...3 lines deleted...]
-      <c r="F13" s="6"/>
+      <c r="B13" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="4">
+        <v>3650.0</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="3"/>
       <c r="F14" s="6"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D15" s="12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="4">
-        <v>96400.0</v>
+        <v>152.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="12" t="s">
+      <c r="A16" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="D16" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="6"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="3"/>
       <c r="F17" s="6"/>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" s="11" t="s">
+      <c r="A18" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="11"/>
-[...3 lines deleted...]
-      <c r="F18" s="6"/>
+      <c r="B18" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="4">
+        <v>1070.0</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="12" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="12" t="s">
+      <c r="A19" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="D19" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="6"/>
     </row>
     <row r="20" spans="1:6">
-      <c r="A20" s="12" t="s">
+      <c r="A20" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="6"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="B21" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="D20" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="11" t="s">
+      <c r="C21" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="B21" s="11"/>
-[...3 lines deleted...]
-      <c r="F21" s="6"/>
+      <c r="D21" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="4">
+        <v>290.0</v>
+      </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="12" t="s">
+      <c r="A22" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="B22" s="12" t="s">
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="6"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="6"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="D22" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="12" t="s">
+      <c r="B24" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="B23" s="12" t="s">
+      <c r="C24" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="12" t="s">
+      <c r="D24" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" s="4">
+        <v>275.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="D23" s="12" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="6"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D26" s="12" t="s">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="4">
-        <v>990.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="11" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="3"/>
       <c r="F27" s="6"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="11" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="3"/>
       <c r="F28" s="6"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="3"/>
       <c r="F29" s="6"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="12" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B30" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="4">
-        <v>360.0</v>
+        <v>66000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="12" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B31" s="12" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F31" s="4">
-        <v>360.0</v>
+        <v>131060.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="12" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="4">
-        <v>460.0</v>
+        <v>83800.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="4">
+        <v>96100.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="B33" s="12" t="s">
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="6"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="C33" s="12" t="s">
-[...50 lines deleted...]
-      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="6"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="12" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="4">
-        <v>1420.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="12" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="4">
-        <v>1420.0</v>
+        <v>1290.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A38" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="6"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="12" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="D39" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="4">
-        <v>1420.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="12" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="4">
-        <v>1420.0</v>
+        <v>2630.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="12" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="4">
-        <v>1420.0</v>
+        <v>2830.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A42" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="6"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F43" s="4">
+        <v>990.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D44" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="4">
+        <v>990.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="6"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="6"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="6"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="B43" s="12" t="s">
-[...93 lines deleted...]
-      <c r="F48" s="6"/>
+      <c r="D48" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="12" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="B49" s="12" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="4">
-        <v>1380.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F50" s="6"/>
+      <c r="A50" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" s="4">
+        <v>460.0</v>
+      </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="12" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="4">
-        <v>565.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="12" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="4">
-        <v>565.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="12" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="4">
-        <v>565.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="12" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="12" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="B55" s="12" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="D55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="12" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="D56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="12" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="D57" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="12" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B58" s="12" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="D58" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="4">
-        <v>565.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="12" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="D59" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="4">
-        <v>394.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F60" s="6"/>
+      <c r="A60" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F60" s="4">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" s="4">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B62" s="11"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="6"/>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="4">
+        <v>690.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C64" s="12" t="s">
         <v>146</v>
       </c>
-      <c r="B61" s="12" t="s">
-[...53 lines deleted...]
-      <c r="F64" s="6"/>
+      <c r="D64" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="4">
+        <v>690.0</v>
+      </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="12" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B65" s="12" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="4">
-        <v>765.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A66" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="6"/>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="12" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B67" s="12" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="D67" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="4">
-        <v>850.0</v>
+        <v>1380.0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="3"/>
       <c r="F68" s="6"/>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="12" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="D69" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="4">
-        <v>244.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="12" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F70" s="4">
-        <v>239.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
-      <c r="A71" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F71" s="6"/>
+      <c r="A71" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F71" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F72" s="6"/>
+      <c r="A72" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="12" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B73" s="12" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D73" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="4">
         <v>565.0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="12" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B74" s="12" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="D74" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="4">
         <v>565.0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="12" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B75" s="12" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D75" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="4">
         <v>565.0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="12" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B76" s="12" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D76" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="4">
         <v>565.0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="12" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B77" s="12" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="4">
-        <v>565.0</v>
+        <v>394.0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B78" s="11"/>
       <c r="C78" s="11"/>
       <c r="D78" s="11"/>
       <c r="E78" s="3"/>
       <c r="F78" s="6"/>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="12" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B79" s="12" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C79" s="12" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D79" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="4">
-        <v>360.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="12" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B80" s="12" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C80" s="12" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D80" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="4">
-        <v>460.0</v>
+        <v>1730.0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
-      <c r="A81" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A81" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="11"/>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="6"/>
     </row>
     <row r="82" spans="1:6">
-      <c r="A82" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A82" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B82" s="11"/>
+      <c r="C82" s="11"/>
+      <c r="D82" s="11"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="6"/>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="12" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="B83" s="12" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="4">
-        <v>1420.0</v>
+        <v>765.0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="12" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="4">
-        <v>1420.0</v>
+        <v>765.0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="12" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="4">
-        <v>1420.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="B86" s="11"/>
       <c r="C86" s="11"/>
       <c r="D86" s="11"/>
       <c r="E86" s="3"/>
       <c r="F86" s="6"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="12" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="B87" s="12" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="C87" s="12" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="D87" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="4">
-        <v>860.0</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
-      <c r="A88" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F88" s="6"/>
+      <c r="A88" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="4">
+        <v>239.0</v>
+      </c>
     </row>
     <row r="89" spans="1:6">
-      <c r="A89" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A89" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="11"/>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="6"/>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="11" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B90" s="11"/>
       <c r="C90" s="11"/>
       <c r="D90" s="11"/>
       <c r="E90" s="3"/>
       <c r="F90" s="6"/>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F91" s="6"/>
+      <c r="A91" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" s="4">
+        <v>565.0</v>
+      </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="12" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B92" s="12" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C92" s="12" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="D92" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="4">
-        <v>380.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="12" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B93" s="12" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="C93" s="12" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="D93" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="4">
-        <v>360.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="12" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B94" s="12" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C94" s="12" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D94" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="4">
-        <v>360.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="12" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B95" s="12" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C95" s="12" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D95" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="4">
-        <v>360.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
-      <c r="A96" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A96" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="11"/>
+      <c r="C96" s="11"/>
+      <c r="D96" s="11"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="6"/>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="12" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B97" s="12" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="C97" s="12" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="D97" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="4">
-        <v>251.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="12" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B98" s="12" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="C98" s="12" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="D98" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="4">
-        <v>251.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
-      <c r="A99" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F99" s="6"/>
+      <c r="A99" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F99" s="4">
+        <v>1420.0</v>
+      </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="12" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B100" s="12" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C100" s="12" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="D100" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="4">
-        <v>1520.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="12" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B101" s="12" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="C101" s="12" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="D101" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="4">
-        <v>1520.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="12" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="B102" s="12" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C102" s="12" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="D102" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="4">
-        <v>490.0</v>
+        <v>1420.0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" s="4">
+        <v>1420.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="B104" s="11"/>
+      <c r="C104" s="11"/>
+      <c r="D104" s="11"/>
+      <c r="E104" s="3"/>
+      <c r="F104" s="6"/>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" s="4">
+        <v>860.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="11" t="s">
         <v>250</v>
       </c>
-      <c r="B103" s="12" t="s">
+      <c r="B106" s="11"/>
+      <c r="C106" s="11"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="6"/>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="12" t="s">
         <v>251</v>
       </c>
-      <c r="C103" s="12" t="s">
+      <c r="B107" s="12" t="s">
         <v>252</v>
       </c>
-      <c r="D103" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="12" t="s">
+      <c r="C107" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="B104" s="12" t="s">
+      <c r="D107" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" s="4">
+        <v>2540.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="11" t="s">
         <v>254</v>
       </c>
-      <c r="C104" s="12" t="s">
+      <c r="B108" s="11"/>
+      <c r="C108" s="11"/>
+      <c r="D108" s="11"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="6"/>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="11" t="s">
         <v>255</v>
       </c>
-      <c r="D104" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="11" t="s">
+      <c r="B109" s="11"/>
+      <c r="C109" s="11"/>
+      <c r="D109" s="11"/>
+      <c r="E109" s="3"/>
+      <c r="F109" s="6"/>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="12" t="s">
         <v>256</v>
       </c>
-      <c r="B105" s="11"/>
-[...6 lines deleted...]
-      <c r="A106" s="12" t="s">
+      <c r="B110" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="B106" s="12" t="s">
+      <c r="C110" s="12" t="s">
         <v>258</v>
       </c>
-      <c r="C106" s="12" t="s">
+      <c r="D110" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F110" s="4">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="D106" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A107" s="11" t="s">
+      <c r="B111" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="B107" s="11"/>
-[...6 lines deleted...]
-      <c r="A108" s="12" t="s">
+      <c r="C111" s="12" t="s">
         <v>261</v>
       </c>
-      <c r="B108" s="12" t="s">
-[...53 lines deleted...]
-      <c r="F111" s="6"/>
+      <c r="D111" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" s="4">
+        <v>360.0</v>
+      </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="12" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B112" s="12" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C112" s="12" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="D112" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="4">
-        <v>380.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="12" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B113" s="12" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C113" s="12" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="D113" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="4">
-        <v>379.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="12" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B114" s="12" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C114" s="12" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="D114" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="4">
-        <v>379.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="12" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B115" s="12" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C115" s="12" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D115" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="4">
-        <v>360.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="12" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B116" s="12" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C116" s="12" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="D116" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="4">
-        <v>360.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
-      <c r="A117" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A117" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B117" s="11"/>
+      <c r="C117" s="11"/>
+      <c r="D117" s="11"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="6"/>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="12" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="B118" s="12" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="C118" s="12" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="D118" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="4">
-        <v>360.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="12" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="B119" s="12" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C119" s="12" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="D119" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="4">
-        <v>360.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="12" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="B120" s="12" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="C120" s="12" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="D120" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="4">
-        <v>360.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="12" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B121" s="12" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C121" s="12" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="D121" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="4">
-        <v>360.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="12" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="B122" s="12" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="C122" s="12" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="D122" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="4">
-        <v>360.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="123" spans="1:6">
-      <c r="A123" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A123" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="B123" s="11"/>
+      <c r="C123" s="11"/>
+      <c r="D123" s="11"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="6"/>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="12" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="B124" s="12" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="C124" s="12" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="D124" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="4">
-        <v>254.0</v>
+        <v>1010.0</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="B125" s="11"/>
       <c r="C125" s="11"/>
       <c r="D125" s="11"/>
       <c r="E125" s="3"/>
       <c r="F125" s="6"/>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="12" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="B126" s="12" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="C126" s="12" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="D126" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="4">
-        <v>490.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="12" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="B127" s="12" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="C127" s="12" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="D127" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="4">
         <v>250.0</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="B128" s="11"/>
       <c r="C128" s="11"/>
       <c r="D128" s="11"/>
       <c r="E128" s="3"/>
       <c r="F128" s="6"/>
     </row>
     <row r="129" spans="1:6">
-      <c r="A129" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A129" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="B129" s="11"/>
+      <c r="C129" s="11"/>
+      <c r="D129" s="11"/>
+      <c r="E129" s="3"/>
+      <c r="F129" s="6"/>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="12" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="B130" s="12" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="C130" s="12" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="D130" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="4">
-        <v>1520.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="12" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B131" s="12" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C131" s="12" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="D131" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="4">
-        <v>870.0</v>
+        <v>379.0</v>
       </c>
     </row>
     <row r="132" spans="1:6">
-      <c r="A132" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F132" s="6"/>
+      <c r="A132" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F132" s="4">
+        <v>379.0</v>
+      </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="12" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="B133" s="12" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="C133" s="12" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="4">
-        <v>3390.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="12" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="B134" s="12" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="C134" s="12" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="D134" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="4">
-        <v>4390.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="12" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="B135" s="12" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="C135" s="12" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="D135" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="4">
-        <v>1350.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="12" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="B136" s="12" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="C136" s="12" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="D136" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="4">
-        <v>500.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="12" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="B137" s="12" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="C137" s="12" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="D137" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="4">
-        <v>500.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="12" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B138" s="12" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C138" s="12" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="D138" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="4">
-        <v>500.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="12" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="B139" s="12" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="C139" s="12" t="s">
-        <v>346</v>
+        <v>335</v>
       </c>
       <c r="D139" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="4">
-        <v>6290.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="12" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="B140" s="12" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="C140" s="12" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="D140" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="4">
-        <v>704.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="12" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="B141" s="12" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="C141" s="12" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="D141" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="4">
-        <v>704.0</v>
+        <v>252.0</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="12" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="B142" s="12" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="C142" s="12" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="D142" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="4">
-        <v>704.0</v>
+        <v>254.0</v>
       </c>
     </row>
     <row r="143" spans="1:6">
-      <c r="A143" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A143" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="B143" s="11"/>
+      <c r="C143" s="11"/>
+      <c r="D143" s="11"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="6"/>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="12" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="B144" s="12" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="C144" s="12" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="D144" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="4">
-        <v>1990.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="B145" s="11"/>
       <c r="C145" s="11"/>
       <c r="D145" s="11"/>
       <c r="E145" s="3"/>
       <c r="F145" s="6"/>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="12" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="B146" s="12" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="C146" s="12" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="D146" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="4">
-        <v>290.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="12" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="B147" s="12" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="C147" s="12" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="D147" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="4">
-        <v>290.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="12" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="B148" s="12" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="C148" s="12" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="D148" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="4">
-        <v>290.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="B149" s="11"/>
       <c r="C149" s="11"/>
       <c r="D149" s="11"/>
       <c r="E149" s="3"/>
       <c r="F149" s="6"/>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="12" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="B150" s="12" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="C150" s="12" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="D150" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="4">
-        <v>500.0</v>
+        <v>3390.0</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="12" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="B151" s="12" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="C151" s="12" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="D151" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="4">
-        <v>500.0</v>
+        <v>4390.0</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="12" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="B152" s="12" t="s">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="C152" s="12" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="D152" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="4">
-        <v>600.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="12" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="B153" s="12" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="C153" s="12" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="D153" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="4">
-        <v>600.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="12" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="B154" s="12" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="C154" s="12" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="D154" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="4">
-        <v>750.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="12" t="s">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="B155" s="12" t="s">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="C155" s="12" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="D155" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="4">
-        <v>750.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="12" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="B156" s="12" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="C156" s="12" t="s">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="D156" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="4">
-        <v>600.0</v>
+        <v>6290.0</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="12" t="s">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="B157" s="12" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="C157" s="12" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="D157" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F157" s="4">
-        <v>600.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="12" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="B158" s="12" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="C158" s="12" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="D158" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="4">
-        <v>645.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="12" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="B159" s="12" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="C159" s="12" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="D159" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="4">
-        <v>645.0</v>
+        <v>704.0</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="12" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="B160" s="12" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="C160" s="12" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="D160" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="4">
-        <v>785.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="12" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="B161" s="12" t="s">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="C161" s="12" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="D161" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="4">
-        <v>785.0</v>
+        <v>1990.0</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="B162" s="11"/>
       <c r="C162" s="11"/>
       <c r="D162" s="11"/>
       <c r="E162" s="3"/>
       <c r="F162" s="6"/>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="12" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="B163" s="12" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="C163" s="12" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="D163" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="4">
-        <v>8090.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="164" spans="1:6">
-      <c r="A164" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F164" s="6"/>
+      <c r="A164" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="D164" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F164" s="4">
+        <v>290.0</v>
+      </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="12" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
       <c r="B165" s="12" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="C165" s="12" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="D165" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="4">
-        <v>1120.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="166" spans="1:6">
-      <c r="A166" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A166" s="11" t="s">
+        <v>406</v>
+      </c>
+      <c r="B166" s="11"/>
+      <c r="C166" s="11"/>
+      <c r="D166" s="11"/>
+      <c r="E166" s="3"/>
+      <c r="F166" s="6"/>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="12" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B167" s="12" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="C167" s="12" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="D167" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F167" s="4">
-        <v>3560.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="12" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="B168" s="12" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="C168" s="12" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="D168" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="4">
-        <v>490.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="169" spans="1:6">
-      <c r="A169" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F169" s="6"/>
+      <c r="A169" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169" s="4">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="12" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="B170" s="12" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="C170" s="12" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="D170" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="4">
-        <v>2090.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="12" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="B171" s="12" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="C171" s="12" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="D171" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="4">
-        <v>2540.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="12" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="B172" s="12" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="C172" s="12" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="D172" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="4">
-        <v>2540.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="12" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="B173" s="12" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="C173" s="12" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="D173" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="4">
-        <v>3600.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="12" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B174" s="12" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="C174" s="12" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="D174" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="4">
-        <v>3600.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="175" spans="1:6">
-      <c r="A175" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F175" s="6"/>
+      <c r="A175" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175" s="4">
+        <v>645.0</v>
+      </c>
     </row>
     <row r="176" spans="1:6">
-      <c r="A176" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F176" s="6"/>
+      <c r="A176" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="D176" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F176" s="4">
+        <v>645.0</v>
+      </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="12" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="B177" s="12" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="C177" s="12" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="D177" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="4">
-        <v>41.0</v>
+        <v>785.0</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" s="4">
+        <v>785.0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="11" t="s">
+        <v>443</v>
+      </c>
+      <c r="B179" s="11"/>
+      <c r="C179" s="11"/>
+      <c r="D179" s="11"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="6"/>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="D180" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F180" s="4">
+        <v>8090.0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="11" t="s">
         <v>447</v>
       </c>
-      <c r="B178" s="12" t="s">
+      <c r="B181" s="11"/>
+      <c r="C181" s="11"/>
+      <c r="D181" s="11"/>
+      <c r="E181" s="3"/>
+      <c r="F181" s="6"/>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="12" t="s">
         <v>448</v>
       </c>
-      <c r="C178" s="12" t="s">
+      <c r="B182" s="12" t="s">
         <v>449</v>
       </c>
-      <c r="D178" s="12" t="s">
-[...10 lines deleted...]
-      <c r="A179" s="12" t="s">
+      <c r="C182" s="12" t="s">
         <v>450</v>
       </c>
-      <c r="B179" s="12" t="s">
-[...53 lines deleted...]
-      <c r="F182" s="6"/>
+      <c r="D182" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" s="4">
+        <v>1120.0</v>
+      </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="12" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B183" s="12" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C183" s="12" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="D183" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F183" s="4">
-        <v>130.0</v>
+        <v>1620.0</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="12" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B184" s="12" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C184" s="12" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="D184" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F184" s="4">
-        <v>41.0</v>
+        <v>3560.0</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="12" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="B185" s="12" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C185" s="12" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="D185" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F185" s="4">
-        <v>41.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="186" spans="1:6">
-      <c r="A186" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A186" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="B186" s="11"/>
+      <c r="C186" s="11"/>
+      <c r="D186" s="11"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="6"/>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="12" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="B187" s="12" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="C187" s="12" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="D187" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F187" s="4">
-        <v>106.0</v>
+        <v>2090.0</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="12" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="B188" s="12" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="C188" s="12" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="D188" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F188" s="4">
-        <v>67.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="12" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="B189" s="12" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="C189" s="12" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="D189" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F189" s="4">
-        <v>80.0</v>
+        <v>2540.0</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="12" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="B190" s="12" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="C190" s="12" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="D190" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F190" s="4">
-        <v>68.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="12" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="B191" s="12" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="C191" s="12" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="D191" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F191" s="4">
-        <v>41.0</v>
+        <v>3600.0</v>
       </c>
     </row>
     <row r="192" spans="1:6">
-      <c r="A192" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A192" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="B192" s="11"/>
+      <c r="C192" s="11"/>
+      <c r="D192" s="11"/>
+      <c r="E192" s="3"/>
+      <c r="F192" s="6"/>
     </row>
     <row r="193" spans="1:6">
-      <c r="A193" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A193" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="B193" s="11"/>
+      <c r="C193" s="11"/>
+      <c r="D193" s="11"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="6"/>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="12" t="s">
-        <v>491</v>
+        <v>478</v>
       </c>
       <c r="B194" s="12" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="C194" s="12" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="D194" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F194" s="4">
         <v>41.0</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="11" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="B195" s="11"/>
       <c r="C195" s="11"/>
       <c r="D195" s="11"/>
       <c r="E195" s="3"/>
       <c r="F195" s="6"/>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="12" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="B196" s="12" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="C196" s="12" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="D196" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F196" s="4">
-        <v>159.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="12" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="B197" s="12" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="C197" s="12" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="D197" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F197" s="4">
-        <v>106.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="12" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="B198" s="12" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="C198" s="12" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="D198" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F198" s="4">
-        <v>105.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="12" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
       <c r="B199" s="12" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="C199" s="12" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="D199" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F199" s="4">
-        <v>68.0</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="12" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="B200" s="12" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="C200" s="12" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="D200" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F200" s="4">
-        <v>77.0</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="12" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="B201" s="12" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
       <c r="C201" s="12" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="D201" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F201" s="4">
-        <v>69.0</v>
+        <v>67.0</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="12" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B202" s="12" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="C202" s="12" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="D202" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F202" s="4">
-        <v>43.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="12" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="B203" s="12" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
       <c r="C203" s="12" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="D203" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F203" s="4">
-        <v>43.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="204" spans="1:6">
-      <c r="A204" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A204" s="11" t="s">
+        <v>506</v>
+      </c>
+      <c r="B204" s="11"/>
+      <c r="C204" s="11"/>
+      <c r="D204" s="11"/>
+      <c r="E204" s="3"/>
+      <c r="F204" s="6"/>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F205" s="6"/>
+      <c r="A205" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="D205" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F205" s="4">
+        <v>159.0</v>
+      </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" s="12" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="B206" s="12" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="C206" s="12" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="D206" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F206" s="4">
-        <v>41.0</v>
+        <v>106.0</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="12" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="B207" s="12" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="C207" s="12" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="D207" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F207" s="4">
-        <v>41.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="12" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="B208" s="12" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="C208" s="12" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="D208" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F208" s="4">
-        <v>41.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="209" spans="1:6">
-      <c r="A209" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F209" s="6"/>
+      <c r="A209" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="C209" s="12" t="s">
+        <v>521</v>
+      </c>
+      <c r="D209" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F209" s="4">
+        <v>77.0</v>
+      </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="12" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="B210" s="12" t="s">
-        <v>534</v>
+        <v>523</v>
       </c>
       <c r="C210" s="12" t="s">
-        <v>535</v>
+        <v>524</v>
       </c>
       <c r="D210" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F210" s="4">
-        <v>160.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="211" spans="1:6">
-      <c r="A211" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A211" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="B211" s="11"/>
+      <c r="C211" s="11"/>
+      <c r="D211" s="11"/>
+      <c r="E211" s="3"/>
+      <c r="F211" s="6"/>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="12" t="s">
-        <v>539</v>
+        <v>526</v>
       </c>
       <c r="B212" s="12" t="s">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="C212" s="12" t="s">
-        <v>541</v>
+        <v>528</v>
       </c>
       <c r="D212" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F212" s="4">
-        <v>187.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="12" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="B213" s="12" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="C213" s="12" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="D213" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F213" s="4">
-        <v>182.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="12" t="s">
-        <v>545</v>
+        <v>532</v>
       </c>
       <c r="B214" s="12" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="C214" s="12" t="s">
-        <v>547</v>
+        <v>534</v>
       </c>
       <c r="D214" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F214" s="4">
-        <v>116.0</v>
+        <v>187.0</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="12" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
       <c r="B215" s="12" t="s">
-        <v>549</v>
+        <v>536</v>
       </c>
       <c r="C215" s="12" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="D215" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F215" s="4">
-        <v>119.0</v>
+        <v>182.0</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="12" t="s">
-        <v>551</v>
+        <v>538</v>
       </c>
       <c r="B216" s="12" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="C216" s="12" t="s">
-        <v>553</v>
+        <v>540</v>
       </c>
       <c r="D216" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F216" s="4">
-        <v>118.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="12" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="B217" s="12" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="C217" s="12" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="D217" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F217" s="4">
-        <v>41.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="12" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="B218" s="12" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="C218" s="12" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="D218" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F218" s="4">
-        <v>40.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="12" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="B219" s="12" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="C219" s="12" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="D219" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F219" s="4">
-        <v>41.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="12" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="B220" s="12" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="C220" s="12" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="D220" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F220" s="4">
-        <v>318.0</v>
+        <v>303.0</v>
       </c>
     </row>
     <row r="221" spans="1:6">
-      <c r="A221" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A221" s="11" t="s">
+        <v>553</v>
+      </c>
+      <c r="B221" s="11"/>
+      <c r="C221" s="11"/>
+      <c r="D221" s="11"/>
+      <c r="E221" s="3"/>
+      <c r="F221" s="6"/>
     </row>
     <row r="222" spans="1:6">
-      <c r="A222" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F222" s="6"/>
+      <c r="A222" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="D222" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F222" s="4">
+        <v>350.0</v>
+      </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="12" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="B223" s="12" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="C223" s="12" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="D223" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F223" s="4">
         <v>350.0</v>
       </c>
     </row>
     <row r="224" spans="1:6">
-      <c r="A224" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A224" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B224" s="11"/>
+      <c r="C224" s="11"/>
+      <c r="D224" s="11"/>
+      <c r="E224" s="3"/>
+      <c r="F224" s="6"/>
     </row>
     <row r="225" spans="1:6">
-      <c r="A225" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F225" s="6"/>
+      <c r="A225" s="12" t="s">
+        <v>561</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="D225" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F225" s="4">
+        <v>1690.0</v>
+      </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="12" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="B226" s="12" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="C226" s="12" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="D226" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F226" s="4">
-        <v>1690.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="227" spans="1:6">
-      <c r="A227" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A227" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="B227" s="11"/>
+      <c r="C227" s="11"/>
+      <c r="D227" s="11"/>
+      <c r="E227" s="3"/>
+      <c r="F227" s="6"/>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="11" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="B228" s="11"/>
       <c r="C228" s="11"/>
       <c r="D228" s="11"/>
       <c r="E228" s="3"/>
       <c r="F228" s="6"/>
     </row>
     <row r="229" spans="1:6">
-      <c r="A229" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F229" s="6"/>
+      <c r="A229" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="D229" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F229" s="4">
+        <v>1860.0</v>
+      </c>
     </row>
     <row r="230" spans="1:6">
-      <c r="A230" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A230" s="11" t="s">
+        <v>573</v>
+      </c>
+      <c r="B230" s="11"/>
+      <c r="C230" s="11"/>
+      <c r="D230" s="11"/>
+      <c r="E230" s="3"/>
+      <c r="F230" s="6"/>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="B231" s="11"/>
       <c r="C231" s="11"/>
       <c r="D231" s="11"/>
       <c r="E231" s="3"/>
       <c r="F231" s="6"/>
     </row>
     <row r="232" spans="1:6">
-      <c r="A232" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A232" s="11" t="s">
+        <v>575</v>
+      </c>
+      <c r="B232" s="11"/>
+      <c r="C232" s="11"/>
+      <c r="D232" s="11"/>
+      <c r="E232" s="3"/>
+      <c r="F232" s="6"/>
     </row>
     <row r="233" spans="1:6">
-      <c r="A233" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A233" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="B233" s="11"/>
+      <c r="C233" s="11"/>
+      <c r="D233" s="11"/>
+      <c r="E233" s="3"/>
+      <c r="F233" s="6"/>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="12" t="s">
-        <v>597</v>
+        <v>577</v>
       </c>
       <c r="B234" s="12" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="C234" s="12" t="s">
-        <v>599</v>
+        <v>579</v>
       </c>
       <c r="D234" s="12" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F234" s="4">
-        <v>2890.0</v>
+        <v>44300.0</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="11" t="s">
-        <v>600</v>
+        <v>581</v>
       </c>
       <c r="B235" s="11"/>
       <c r="C235" s="11"/>
       <c r="D235" s="11"/>
       <c r="E235" s="3"/>
       <c r="F235" s="6"/>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="11" t="s">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="B236" s="11"/>
       <c r="C236" s="11"/>
       <c r="D236" s="11"/>
       <c r="E236" s="3"/>
       <c r="F236" s="6"/>
     </row>
     <row r="237" spans="1:6">
-      <c r="A237" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F237" s="6"/>
+      <c r="A237" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>584</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="D237" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F237" s="4">
+        <v>310.0</v>
+      </c>
     </row>
     <row r="238" spans="1:6">
-      <c r="A238" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F238" s="6"/>
+      <c r="A238" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="C238" s="12" t="s">
+        <v>589</v>
+      </c>
+      <c r="D238" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F238" s="4">
+        <v>660.0</v>
+      </c>
     </row>
     <row r="239" spans="1:6">
-      <c r="A239" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A239" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B239" s="11"/>
+      <c r="C239" s="11"/>
+      <c r="D239" s="11"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="6"/>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="B240" s="11"/>
       <c r="C240" s="11"/>
       <c r="D240" s="11"/>
       <c r="E240" s="3"/>
       <c r="F240" s="6"/>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="B241" s="11"/>
       <c r="C241" s="11"/>
       <c r="D241" s="11"/>
       <c r="E241" s="3"/>
       <c r="F241" s="6"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="12" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="B242" s="12" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
       <c r="C242" s="12" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
       <c r="D242" s="12" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F242" s="4">
-        <v>13400.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11" t="s">
-        <v>613</v>
+        <v>597</v>
       </c>
       <c r="B243" s="11"/>
       <c r="C243" s="11"/>
       <c r="D243" s="11"/>
       <c r="E243" s="3"/>
       <c r="F243" s="6"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11" t="s">
-        <v>614</v>
+        <v>598</v>
       </c>
       <c r="B244" s="11"/>
       <c r="C244" s="11"/>
       <c r="D244" s="11"/>
       <c r="E244" s="3"/>
       <c r="F244" s="6"/>
     </row>
     <row r="245" spans="1:6">
-      <c r="A245" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F245" s="6"/>
+      <c r="A245" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="D245" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F245" s="4">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="246" spans="1:6">
-      <c r="A246" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A246" s="11" t="s">
+        <v>603</v>
+      </c>
+      <c r="B246" s="11"/>
+      <c r="C246" s="11"/>
+      <c r="D246" s="11"/>
+      <c r="E246" s="3"/>
+      <c r="F246" s="6"/>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11" t="s">
-        <v>620</v>
+        <v>604</v>
       </c>
       <c r="B247" s="11"/>
       <c r="C247" s="11"/>
       <c r="D247" s="11"/>
       <c r="E247" s="3"/>
       <c r="F247" s="6"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="12" t="s">
-        <v>621</v>
+        <v>605</v>
       </c>
       <c r="B248" s="12" t="s">
-        <v>622</v>
+        <v>606</v>
       </c>
       <c r="C248" s="12" t="s">
-        <v>623</v>
+        <v>607</v>
       </c>
       <c r="D248" s="12" t="s">
-        <v>624</v>
+        <v>608</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F248" s="4">
-        <v>310.0</v>
+        <v>12190.0</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="12" t="s">
-        <v>625</v>
+        <v>609</v>
       </c>
       <c r="B249" s="12" t="s">
-        <v>626</v>
+        <v>610</v>
       </c>
       <c r="C249" s="12" t="s">
-        <v>627</v>
+        <v>611</v>
       </c>
       <c r="D249" s="12" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F249" s="4">
-        <v>660.0</v>
+        <v>24266.0</v>
       </c>
     </row>
     <row r="250" spans="1:6">
-      <c r="A250" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F250" s="6"/>
+      <c r="A250" s="12" t="s">
+        <v>613</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="C250" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="D250" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F250" s="4">
+        <v>47930.0</v>
+      </c>
     </row>
     <row r="251" spans="1:6">
-      <c r="A251" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F251" s="6"/>
+      <c r="A251" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="D251" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F251" s="4">
+        <v>23490.0</v>
+      </c>
     </row>
     <row r="252" spans="1:6">
-      <c r="A252" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F252" s="6"/>
+      <c r="A252" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C252" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F252" s="4">
+        <v>12230.0</v>
+      </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="12" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="B253" s="12" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="C253" s="12" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="D253" s="12" t="s">
-        <v>634</v>
+        <v>612</v>
       </c>
       <c r="E253" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F253" s="4">
-        <v>390.0</v>
+        <v>23350.0</v>
       </c>
     </row>
     <row r="254" spans="1:6">
-      <c r="A254" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F254" s="6"/>
+      <c r="A254" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C254" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="D254" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F254" s="4">
+        <v>23144.0</v>
+      </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="B255" s="11"/>
       <c r="C255" s="11"/>
       <c r="D255" s="11"/>
       <c r="E255" s="3"/>
       <c r="F255" s="6"/>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="12" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B256" s="12" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="C256" s="12" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="D256" s="12" t="s">
-        <v>640</v>
+        <v>612</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F256" s="4">
-        <v>100.0</v>
+        <v>16106.0</v>
       </c>
     </row>
     <row r="257" spans="1:6">
-      <c r="A257" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F257" s="6"/>
+      <c r="A257" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="B257" s="12" t="s">
+        <v>633</v>
+      </c>
+      <c r="C257" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="D257" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F257" s="4">
+        <v>20390.0</v>
+      </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="B258" s="11"/>
       <c r="C258" s="11"/>
       <c r="D258" s="11"/>
       <c r="E258" s="3"/>
       <c r="F258" s="6"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="12" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="B259" s="12" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="C259" s="12" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="D259" s="12" t="s">
-        <v>646</v>
+        <v>612</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F259" s="4">
-        <v>13138.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="260" spans="1:6">
-      <c r="A260" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A260" s="11" t="s">
+        <v>639</v>
+      </c>
+      <c r="B260" s="11"/>
+      <c r="C260" s="11"/>
+      <c r="D260" s="11"/>
+      <c r="E260" s="3"/>
+      <c r="F260" s="6"/>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="B261" s="11"/>
       <c r="C261" s="11"/>
       <c r="D261" s="11"/>
       <c r="E261" s="3"/>
       <c r="F261" s="6"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="12" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="B262" s="12" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="C262" s="12" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="D262" s="12" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="E262" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F262" s="4">
-        <v>290.0</v>
+        <v>19890.0</v>
       </c>
     </row>
     <row r="263" spans="1:6">
-      <c r="A263" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F263" s="6"/>
+      <c r="A263" s="12" t="s">
+        <v>645</v>
+      </c>
+      <c r="B263" s="12" t="s">
+        <v>646</v>
+      </c>
+      <c r="C263" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="D263" s="12" t="s">
+        <v>644</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F263" s="4">
+        <v>40490.0</v>
+      </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="11" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="B264" s="11"/>
       <c r="C264" s="11"/>
       <c r="D264" s="11"/>
       <c r="E264" s="3"/>
       <c r="F264" s="6"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="12" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="B265" s="12" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="C265" s="12" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="D265" s="12" t="s">
-        <v>660</v>
+        <v>612</v>
       </c>
       <c r="E265" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F265" s="4">
-        <v>21434.0</v>
+        <v>5498.0</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="11" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="B266" s="11"/>
       <c r="C266" s="11"/>
       <c r="D266" s="11"/>
       <c r="E266" s="3"/>
       <c r="F266" s="6"/>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="12" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="B267" s="12" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="C267" s="12" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="D267" s="12" t="s">
-        <v>650</v>
+        <v>612</v>
       </c>
       <c r="E267" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F267" s="4">
-        <v>20390.0</v>
+        <v>46910.0</v>
       </c>
     </row>
     <row r="268" spans="1:6">
-      <c r="A268" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F268" s="6"/>
+      <c r="A268" s="12" t="s">
+        <v>656</v>
+      </c>
+      <c r="B268" s="12" t="s">
+        <v>657</v>
+      </c>
+      <c r="C268" s="12" t="s">
+        <v>658</v>
+      </c>
+      <c r="D268" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F268" s="4">
+        <v>15290.0</v>
+      </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>660</v>
+      </c>
+      <c r="C269" s="12" t="s">
+        <v>661</v>
+      </c>
+      <c r="D269" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F269" s="4">
+        <v>47930.0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6">
+      <c r="A270" s="12" t="s">
+        <v>662</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="C270" s="12" t="s">
+        <v>664</v>
+      </c>
+      <c r="D270" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F270" s="4">
+        <v>22430.0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" s="11" t="s">
+        <v>665</v>
+      </c>
+      <c r="B271" s="11"/>
+      <c r="C271" s="11"/>
+      <c r="D271" s="11"/>
+      <c r="E271" s="3"/>
+      <c r="F271" s="6"/>
+    </row>
+    <row r="272" spans="1:6">
+      <c r="A272" s="12" t="s">
         <v>666</v>
       </c>
-      <c r="B269" s="12" t="s">
+      <c r="B272" s="12" t="s">
         <v>667</v>
       </c>
-      <c r="C269" s="12" t="s">
+      <c r="C272" s="12" t="s">
         <v>668</v>
       </c>
-      <c r="D269" s="12" t="s">
-[...5 lines deleted...]
-      <c r="F269" s="4">
+      <c r="D272" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F272" s="4">
         <v>3890.0</v>
       </c>
     </row>
-    <row r="270" spans="1:6">
-[...10 lines deleted...]
-      <c r="A271" s="12" t="s">
+    <row r="273" spans="1:6">
+      <c r="A273" s="11" t="s">
         <v>670</v>
       </c>
-      <c r="B271" s="12" t="s">
+      <c r="B273" s="11"/>
+      <c r="C273" s="11"/>
+      <c r="D273" s="11"/>
+      <c r="E273" s="3"/>
+      <c r="F273" s="6"/>
+    </row>
+    <row r="274" spans="1:6">
+      <c r="A274" s="12" t="s">
         <v>671</v>
       </c>
-      <c r="C271" s="12" t="s">
+      <c r="B274" s="12" t="s">
         <v>672</v>
       </c>
-      <c r="D271" s="12" t="s">
+      <c r="C274" s="12" t="s">
         <v>673</v>
       </c>
-      <c r="E271" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F271" s="4">
+      <c r="D274" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F274" s="4">
         <v>1990.0</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="F274" s="6"/>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="11" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="B275" s="11"/>
       <c r="C275" s="11"/>
       <c r="D275" s="11"/>
       <c r="E275" s="3"/>
       <c r="F275" s="6"/>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="12" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B276" s="12" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="C276" s="12" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="D276" s="12" t="s">
-        <v>624</v>
+        <v>679</v>
       </c>
       <c r="E276" s="1" t="s">
         <v>15</v>
       </c>
       <c r="F276" s="4">
-        <v>1200.0</v>
+        <v>2590.0</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="11" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B277" s="11"/>
       <c r="C277" s="11"/>
       <c r="D277" s="11"/>
       <c r="E277" s="3"/>
       <c r="F277" s="6"/>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="B278" s="11"/>
       <c r="C278" s="11"/>
       <c r="D278" s="11"/>
       <c r="E278" s="3"/>
       <c r="F278" s="6"/>
     </row>
     <row r="279" spans="1:6">
-      <c r="A279" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F279" s="6"/>
+      <c r="A279" s="12" t="s">
+        <v>682</v>
+      </c>
+      <c r="B279" s="12" t="s">
+        <v>683</v>
+      </c>
+      <c r="C279" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="D279" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F279" s="4">
+        <v>1200.0</v>
+      </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="11" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="B280" s="11"/>
       <c r="C280" s="11"/>
       <c r="D280" s="11"/>
       <c r="E280" s="3"/>
       <c r="F280" s="6"/>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="B281" s="11"/>
       <c r="C281" s="11"/>
       <c r="D281" s="11"/>
       <c r="E281" s="3"/>
       <c r="F281" s="6"/>
     </row>
     <row r="282" spans="1:6">
-      <c r="A282" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A282" s="11" t="s">
+        <v>687</v>
+      </c>
+      <c r="B282" s="11"/>
+      <c r="C282" s="11"/>
+      <c r="D282" s="11"/>
+      <c r="E282" s="3"/>
+      <c r="F282" s="6"/>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="B283" s="11"/>
       <c r="C283" s="11"/>
       <c r="D283" s="11"/>
       <c r="E283" s="3"/>
       <c r="F283" s="6"/>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="B284" s="11"/>
       <c r="C284" s="11"/>
       <c r="D284" s="11"/>
       <c r="E284" s="3"/>
       <c r="F284" s="6"/>
     </row>
     <row r="285" spans="1:6">
-      <c r="A285" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F285" s="6"/>
+      <c r="A285" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="B285" s="12">
+        <v>63102</v>
+      </c>
+      <c r="C285" s="12" t="s">
+        <v>691</v>
+      </c>
+      <c r="D285" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F285" s="4">
+        <v>199.0</v>
+      </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="B286" s="12" t="s">
+        <v>694</v>
+      </c>
+      <c r="C286" s="12" t="s">
         <v>695</v>
       </c>
-      <c r="B286" s="12">
-[...2 lines deleted...]
-      <c r="C286" s="12" t="s">
+      <c r="D286" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F286" s="4">
+        <v>990.0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6">
+      <c r="A287" s="11" t="s">
         <v>696</v>
       </c>
-      <c r="D286" s="12" t="s">
+      <c r="B287" s="11"/>
+      <c r="C287" s="11"/>
+      <c r="D287" s="11"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="6"/>
+    </row>
+    <row r="288" spans="1:6">
+      <c r="A288" s="12" t="s">
         <v>697</v>
       </c>
-      <c r="E286" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A287" s="12" t="s">
+      <c r="B288" s="12">
+        <v>78142</v>
+      </c>
+      <c r="C288" s="12" t="s">
         <v>698</v>
       </c>
-      <c r="B287" s="12" t="s">
+      <c r="D288" s="12" t="s">
         <v>699</v>
       </c>
-      <c r="C287" s="12" t="s">
+      <c r="E288" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F288" s="4">
+        <v>139.0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6">
+      <c r="A289" s="11" t="s">
         <v>700</v>
       </c>
-      <c r="D287" s="12" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B289" s="11"/>
+      <c r="C289" s="11"/>
+      <c r="D289" s="11"/>
+      <c r="E289" s="3"/>
+      <c r="F289" s="6"/>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B290" s="11"/>
       <c r="C290" s="11"/>
       <c r="D290" s="11"/>
       <c r="E290" s="3"/>
       <c r="F290" s="6"/>
     </row>
     <row r="291" spans="1:6">
-      <c r="A291" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F291" s="6"/>
+      <c r="A291" s="12" t="s">
+        <v>702</v>
+      </c>
+      <c r="B291" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="C291" s="12" t="s">
+        <v>704</v>
+      </c>
+      <c r="D291" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F291" s="4">
+        <v>2390.0</v>
+      </c>
     </row>
     <row r="292" spans="1:6">
-      <c r="A292" s="12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A292" s="11" t="s">
+        <v>705</v>
+      </c>
+      <c r="B292" s="11"/>
+      <c r="C292" s="11"/>
+      <c r="D292" s="11"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="6"/>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="B293" s="11"/>
       <c r="C293" s="11"/>
       <c r="D293" s="11"/>
       <c r="E293" s="3"/>
       <c r="F293" s="6"/>
     </row>
     <row r="294" spans="1:6">
-      <c r="A294" s="11" t="s">
-[...6 lines deleted...]
-      <c r="F294" s="6"/>
+      <c r="A294" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="B294" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="C294" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="D294" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F294" s="4">
+        <v>550.0</v>
+      </c>
     </row>
     <row r="295" spans="1:6">
-      <c r="A295" s="12" t="s">
-[...24 lines deleted...]
-      <c r="F296" s="4"/>
+      <c r="A295" s="12"/>
+      <c r="B295" s="12"/>
+      <c r="C295" s="12"/>
+      <c r="D295" s="12"/>
+      <c r="E295" s="1"/>
+      <c r="F295" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A12:F12"/>
-    <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A18:F18"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:F24"/>
+    <mergeCell ref="A19:F19"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A25:F25"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A29:F29"/>
-    <mergeCell ref="A44:F44"/>
-[...4 lines deleted...]
-    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A62:F62"/>
+    <mergeCell ref="A66:F66"/>
     <mergeCell ref="A68:F68"/>
-    <mergeCell ref="A71:F71"/>
-    <mergeCell ref="A72:F72"/>
     <mergeCell ref="A78:F78"/>
+    <mergeCell ref="A81:F81"/>
+    <mergeCell ref="A82:F82"/>
     <mergeCell ref="A86:F86"/>
-    <mergeCell ref="A88:F88"/>
+    <mergeCell ref="A89:F89"/>
     <mergeCell ref="A90:F90"/>
-    <mergeCell ref="A91:F91"/>
-[...4 lines deleted...]
-    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A96:F96"/>
+    <mergeCell ref="A104:F104"/>
+    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A109:F109"/>
+    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A123:F123"/>
     <mergeCell ref="A125:F125"/>
     <mergeCell ref="A128:F128"/>
-    <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A129:F129"/>
+    <mergeCell ref="A143:F143"/>
     <mergeCell ref="A145:F145"/>
     <mergeCell ref="A149:F149"/>
     <mergeCell ref="A162:F162"/>
-    <mergeCell ref="A164:F164"/>
-[...4 lines deleted...]
-    <mergeCell ref="A182:F182"/>
+    <mergeCell ref="A166:F166"/>
+    <mergeCell ref="A179:F179"/>
+    <mergeCell ref="A181:F181"/>
+    <mergeCell ref="A186:F186"/>
+    <mergeCell ref="A192:F192"/>
+    <mergeCell ref="A193:F193"/>
     <mergeCell ref="A195:F195"/>
-    <mergeCell ref="A205:F205"/>
-[...2 lines deleted...]
-    <mergeCell ref="A225:F225"/>
+    <mergeCell ref="A204:F204"/>
+    <mergeCell ref="A211:F211"/>
+    <mergeCell ref="A221:F221"/>
+    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A227:F227"/>
     <mergeCell ref="A228:F228"/>
-    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A230:F230"/>
     <mergeCell ref="A231:F231"/>
+    <mergeCell ref="A232:F232"/>
+    <mergeCell ref="A233:F233"/>
     <mergeCell ref="A235:F235"/>
     <mergeCell ref="A236:F236"/>
-    <mergeCell ref="A237:F237"/>
-    <mergeCell ref="A238:F238"/>
+    <mergeCell ref="A239:F239"/>
     <mergeCell ref="A240:F240"/>
     <mergeCell ref="A241:F241"/>
     <mergeCell ref="A243:F243"/>
     <mergeCell ref="A244:F244"/>
-    <mergeCell ref="A245:F245"/>
+    <mergeCell ref="A246:F246"/>
     <mergeCell ref="A247:F247"/>
-    <mergeCell ref="A250:F250"/>
-[...2 lines deleted...]
-    <mergeCell ref="A254:F254"/>
     <mergeCell ref="A255:F255"/>
-    <mergeCell ref="A257:F257"/>
     <mergeCell ref="A258:F258"/>
+    <mergeCell ref="A260:F260"/>
     <mergeCell ref="A261:F261"/>
-    <mergeCell ref="A263:F263"/>
     <mergeCell ref="A264:F264"/>
     <mergeCell ref="A266:F266"/>
-    <mergeCell ref="A268:F268"/>
-[...2 lines deleted...]
-    <mergeCell ref="A274:F274"/>
+    <mergeCell ref="A271:F271"/>
+    <mergeCell ref="A273:F273"/>
     <mergeCell ref="A275:F275"/>
     <mergeCell ref="A277:F277"/>
     <mergeCell ref="A278:F278"/>
-    <mergeCell ref="A279:F279"/>
     <mergeCell ref="A280:F280"/>
     <mergeCell ref="A281:F281"/>
+    <mergeCell ref="A282:F282"/>
     <mergeCell ref="A283:F283"/>
     <mergeCell ref="A284:F284"/>
-    <mergeCell ref="A285:F285"/>
-    <mergeCell ref="A288:F288"/>
+    <mergeCell ref="A287:F287"/>
+    <mergeCell ref="A289:F289"/>
     <mergeCell ref="A290:F290"/>
-    <mergeCell ref="A291:F291"/>
+    <mergeCell ref="A292:F292"/>
     <mergeCell ref="A293:F293"/>
-    <mergeCell ref="A294:F294"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>